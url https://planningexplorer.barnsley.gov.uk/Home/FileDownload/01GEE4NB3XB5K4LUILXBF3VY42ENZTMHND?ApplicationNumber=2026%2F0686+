--- v0 (2026-09-08)
+++ v1 (2026-10-29)
@@ -5322,27 +5322,30 @@
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Scott Dunwell</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x01010084F35F844C555749A4A584284E5541DC</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="docLang">
+    <vt:lpwstr>en</vt:lpwstr>
+  </property>
 </Properties>
 </file>