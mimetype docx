--- v0 (2026-05-11)
+++ v1 (2026-06-30)
@@ -3515,51 +3515,51 @@
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="0cd06ba8-3d0c-4461-b1b9-cc99cc46e70a">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <FileType1 xmlns="f4edfb27-fdcf-4944-9520-fd54d4f1d725">Consultee Response</FileType1>
     <TaxCatchAll xmlns="f4edfb27-fdcf-4944-9520-fd54d4f1d725" xsi:nil="true"/>
     <_Flow_SignoffStatus xmlns="0cd06ba8-3d0c-4461-b1b9-cc99cc46e70a" xsi:nil="true"/>
-    <CategoryDescription xmlns="http://schemas.microsoft.com/sharepoint.v3" xsi:nil="true"/>
+    <CategoryDescription xmlns="http://schemas.microsoft.com/sharepoint.v3">Rec 8/5/2026</CategoryDescription>
     <Public xmlns="f4edfb27-fdcf-4944-9520-fd54d4f1d725">true</Public>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A31DD931-6B25-4323-A6FF-892896AB3226}"/>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9B0DBBE5-268C-44EC-9F77-AE58B23F961B}"/>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{367B540B-E3C6-461E-8456-D016BFC6C939}"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>243</Words>
   <Characters>1387</Characters>
   <Application>Microsoft Office Word</Application>