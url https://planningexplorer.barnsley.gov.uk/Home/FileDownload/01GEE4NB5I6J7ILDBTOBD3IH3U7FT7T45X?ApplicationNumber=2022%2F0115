--- v0 (2025-11-09)
+++ v1 (2026-04-18)
@@ -1910,52 +1910,52 @@
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010084F35F844C555749A4A584284E5541DC" ma:contentTypeVersion="40" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="9d3d154377996b056c2aa30ea70b967a">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="http://schemas.microsoft.com/sharepoint.v3" xmlns:ns3="f4edfb27-fdcf-4944-9520-fd54d4f1d725" xmlns:ns4="0cd06ba8-3d0c-4461-b1b9-cc99cc46e70a" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="63f38bda1f8d1f26cbf50c2a4df9d1c0" ns2:_="" ns3:_="" ns4:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010084F35F844C555749A4A584284E5541DC" ma:contentTypeVersion="40" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="9f8c8a48736313b6d2684906ad4f928f">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="http://schemas.microsoft.com/sharepoint.v3" xmlns:ns3="f4edfb27-fdcf-4944-9520-fd54d4f1d725" xmlns:ns4="0cd06ba8-3d0c-4461-b1b9-cc99cc46e70a" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="9c536e181234c9d3f1eaed877eda6679" ns2:_="" ns3:_="" ns4:_="">
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint.v3"/>
     <xsd:import namespace="f4edfb27-fdcf-4944-9520-fd54d4f1d725"/>
     <xsd:import namespace="0cd06ba8-3d0c-4461-b1b9-cc99cc46e70a"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:CategoryDescription" minOccurs="0"/>
                 <xsd:element ref="ns3:Public" minOccurs="0"/>
                 <xsd:element ref="ns3:FileType1" minOccurs="0"/>
                 <xsd:element ref="ns4:_Flow_SignoffStatus" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns4:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns4:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns4:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns4:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns4:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns4:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns4:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns4:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns4:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns4:MediaServiceLocation" minOccurs="0"/>
@@ -2251,51 +2251,51 @@
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <FileType1 xmlns="f4edfb27-fdcf-4944-9520-fd54d4f1d725">Consultee Response</FileType1>
     <_Flow_SignoffStatus xmlns="0cd06ba8-3d0c-4461-b1b9-cc99cc46e70a" xsi:nil="true"/>
     <CategoryDescription xmlns="http://schemas.microsoft.com/sharepoint.v3" xsi:nil="true"/>
     <Public xmlns="f4edfb27-fdcf-4944-9520-fd54d4f1d725">true</Public>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="0cd06ba8-3d0c-4461-b1b9-cc99cc46e70a">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <TaxCatchAll xmlns="f4edfb27-fdcf-4944-9520-fd54d4f1d725" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DF1C4981-865A-4F14-B329-72B683CC1A54}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{418CC3F7-B3D4-4F4A-AF63-BEDD810C0BFC}"/>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{77F597C3-87FC-4728-BC5E-43461EC98708}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2898788F-B0A8-453D-B22D-973AB05B3EE0}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="f4edfb27-fdcf-4944-9520-fd54d4f1d725"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="0cd06ba8-3d0c-4461-b1b9-cc99cc46e70a"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint.v3"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
   </ds:schemaRefs>