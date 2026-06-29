--- v0 (2026-04-24)
+++ v1 (2026-06-29)
@@ -8,170 +8,170 @@
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="00000001" w14:textId="6F79200D" w:rsidR="004D7CA0" w:rsidRDefault="00407119">
+    <w:p w:rsidR="004D7CA0" w:rsidRDefault="00407119" w14:paraId="00000001" w14:textId="6F79200D">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_Toc220406613"/>
+      <w:bookmarkStart w:name="_Toc220406613" w:id="0"/>
       <w:r>
         <w:t xml:space="preserve">Goldthorpe A635 </w:t>
       </w:r>
       <w:r w:rsidR="00EE2CC1">
         <w:t>Sculpture Project</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
-    <w:p w14:paraId="38AB9E7F" w14:textId="0BE4E34B" w:rsidR="00407119" w:rsidRPr="00407119" w:rsidRDefault="00407119" w:rsidP="00407119">
+    <w:p w:rsidRPr="00407119" w:rsidR="00407119" w:rsidP="00407119" w:rsidRDefault="00407119" w14:paraId="38AB9E7F" w14:textId="0BE4E34B">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00407119">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Design and Access Statement</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00000002" w14:textId="77777777" w:rsidR="004D7CA0" w:rsidRDefault="004D7CA0">
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+    <w:p w:rsidR="004D7CA0" w:rsidRDefault="004D7CA0" w14:paraId="00000002" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="00000003" w14:textId="77777777" w:rsidR="004D7CA0" w:rsidRDefault="000771FD">
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+    <w:p w:rsidR="004D7CA0" w:rsidRDefault="000771FD" w14:paraId="00000003" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t>Contents</w:t>
       </w:r>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:id w:val="-302008241"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Table of Contents"/>
           <w:docPartUnique/>
         </w:docPartObj>
       </w:sdtPr>
       <w:sdtEndPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:sdtEndPr>
       <w:sdtContent>
-        <w:p w14:paraId="146096D4" w14:textId="749ACB09" w:rsidR="00550C0C" w:rsidRDefault="000771FD">
+        <w:p w:rsidR="00550C0C" w:rsidRDefault="000771FD" w14:paraId="146096D4" w14:textId="749ACB09">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:tabs>
               <w:tab w:val="right" w:pos="9350"/>
             </w:tabs>
             <w:rPr>
-              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:val="en-GB"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="009753D9">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:tag w:val="goog_rdk_1"/>
               <w:id w:val="1713686533"/>
             </w:sdtPr>
             <w:sdtContent>
               <w:r w:rsidRPr="009753D9">
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 </w:rPr>
                 <w:instrText xml:space="preserve"> TOC \h \u \z \t "Heading 1,1,Heading 2,2,Heading 3,3,Heading 4,4,Heading 5,5,Heading 6,6,"</w:instrText>
               </w:r>
               <w:r w:rsidRPr="009753D9">
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 </w:rPr>
                 <w:fldChar w:fldCharType="separate"/>
               </w:r>
             </w:sdtContent>
           </w:sdt>
-          <w:hyperlink w:anchor="_Toc220406613" w:history="1">
-            <w:r w:rsidR="00550C0C" w:rsidRPr="00AD0238">
+          <w:hyperlink w:history="1" w:anchor="_Toc220406613">
+            <w:r w:rsidRPr="00AD0238" w:rsidR="00550C0C">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Goldthorpe A635 Sculpture Project</w:t>
             </w:r>
             <w:r w:rsidR="00550C0C">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidR="00550C0C">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
             <w:r w:rsidR="00550C0C">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
@@ -184,78 +184,78 @@
               </w:rPr>
             </w:r>
             <w:r w:rsidR="00550C0C">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="00550C0C">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
             <w:r w:rsidR="00550C0C">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="58870434" w14:textId="20675E85" w:rsidR="00550C0C" w:rsidRDefault="00550C0C">
+        <w:p w:rsidR="00550C0C" w:rsidRDefault="00550C0C" w14:paraId="58870434" w14:textId="20675E85">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="480"/>
               <w:tab w:val="right" w:pos="9350"/>
             </w:tabs>
             <w:rPr>
-              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:val="en-GB"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc220406614" w:history="1">
+          <w:hyperlink w:history="1" w:anchor="_Toc220406614">
             <w:r w:rsidRPr="00AD0238">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>1.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
                 <w:noProof/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidRPr="00AD0238">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Overview</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
@@ -278,78 +278,78 @@
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="4EB919C7" w14:textId="35C49704" w:rsidR="00550C0C" w:rsidRDefault="00550C0C">
+        <w:p w:rsidR="00550C0C" w:rsidRDefault="00550C0C" w14:paraId="4EB919C7" w14:textId="35C49704">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="480"/>
               <w:tab w:val="right" w:pos="9350"/>
             </w:tabs>
             <w:rPr>
-              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:val="en-GB"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc220406615" w:history="1">
+          <w:hyperlink w:history="1" w:anchor="_Toc220406615">
             <w:r w:rsidRPr="00AD0238">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>2.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
                 <w:noProof/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidRPr="00AD0238">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Inspiration for the Design</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
@@ -372,78 +372,78 @@
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="2E1ECDCC" w14:textId="719D6805" w:rsidR="00550C0C" w:rsidRDefault="00550C0C">
+        <w:p w:rsidR="00550C0C" w:rsidRDefault="00550C0C" w14:paraId="2E1ECDCC" w14:textId="719D6805">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="480"/>
               <w:tab w:val="right" w:pos="9350"/>
             </w:tabs>
             <w:rPr>
-              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:val="en-GB"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc220406616" w:history="1">
+          <w:hyperlink w:history="1" w:anchor="_Toc220406616">
             <w:r w:rsidRPr="00AD0238">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>3.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
                 <w:noProof/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidRPr="00AD0238">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Description of the Design</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
@@ -466,78 +466,78 @@
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="6EC9D12A" w14:textId="796CD645" w:rsidR="00550C0C" w:rsidRDefault="00550C0C">
+        <w:p w:rsidR="00550C0C" w:rsidRDefault="00550C0C" w14:paraId="6EC9D12A" w14:textId="796CD645">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="480"/>
               <w:tab w:val="right" w:pos="9350"/>
             </w:tabs>
             <w:rPr>
-              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:val="en-GB"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc220406617" w:history="1">
+          <w:hyperlink w:history="1" w:anchor="_Toc220406617">
             <w:r w:rsidRPr="00AD0238">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>4.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
                 <w:noProof/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidRPr="00AD0238">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Appearance / Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
@@ -560,78 +560,78 @@
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>7</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="4F6A3217" w14:textId="4407A893" w:rsidR="00550C0C" w:rsidRDefault="00550C0C">
+        <w:p w:rsidR="00550C0C" w:rsidRDefault="00550C0C" w14:paraId="4F6A3217" w14:textId="4407A893">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="480"/>
               <w:tab w:val="right" w:pos="9350"/>
             </w:tabs>
             <w:rPr>
-              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:val="en-GB"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc220406618" w:history="1">
+          <w:hyperlink w:history="1" w:anchor="_Toc220406618">
             <w:r w:rsidRPr="00AD0238">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>5.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
                 <w:noProof/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidRPr="00AD0238">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Colour choices</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
@@ -654,78 +654,78 @@
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>8</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="381083AF" w14:textId="0D525FC7" w:rsidR="00550C0C" w:rsidRDefault="00550C0C">
+        <w:p w:rsidR="00550C0C" w:rsidRDefault="00550C0C" w14:paraId="381083AF" w14:textId="0D525FC7">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="480"/>
               <w:tab w:val="right" w:pos="9350"/>
             </w:tabs>
             <w:rPr>
-              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:val="en-GB"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc220406619" w:history="1">
+          <w:hyperlink w:history="1" w:anchor="_Toc220406619">
             <w:r w:rsidRPr="00AD0238">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>6.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
                 <w:noProof/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidRPr="00AD0238">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Location</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
@@ -748,78 +748,78 @@
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>9</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="6C98968E" w14:textId="6F108BE9" w:rsidR="00550C0C" w:rsidRDefault="00550C0C">
+        <w:p w:rsidR="00550C0C" w:rsidRDefault="00550C0C" w14:paraId="6C98968E" w14:textId="6F108BE9">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="480"/>
               <w:tab w:val="right" w:pos="9350"/>
             </w:tabs>
             <w:rPr>
-              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:val="en-GB"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc220406620" w:history="1">
+          <w:hyperlink w:history="1" w:anchor="_Toc220406620">
             <w:r w:rsidRPr="00AD0238">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>8.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
                 <w:noProof/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidRPr="00AD0238">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Installation method Summary</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
@@ -842,78 +842,78 @@
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="34D4B874" w14:textId="35249BA7" w:rsidR="00550C0C" w:rsidRDefault="00550C0C">
+        <w:p w:rsidR="00550C0C" w:rsidRDefault="00550C0C" w14:paraId="34D4B874" w14:textId="35249BA7">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="720"/>
               <w:tab w:val="right" w:pos="9350"/>
             </w:tabs>
             <w:rPr>
-              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:val="en-GB"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc220406621" w:history="1">
+          <w:hyperlink w:history="1" w:anchor="_Toc220406621">
             <w:r w:rsidRPr="00AD0238">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>10.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
                 <w:noProof/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidRPr="00AD0238">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Access</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
@@ -936,78 +936,78 @@
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>10</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="5FB4FF26" w14:textId="7B388C71" w:rsidR="00550C0C" w:rsidRDefault="00550C0C">
+        <w:p w:rsidR="00550C0C" w:rsidRDefault="00550C0C" w14:paraId="5FB4FF26" w14:textId="7B388C71">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="720"/>
               <w:tab w:val="right" w:pos="9350"/>
             </w:tabs>
             <w:rPr>
-              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:val="en-GB"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc220406622" w:history="1">
+          <w:hyperlink w:history="1" w:anchor="_Toc220406622">
             <w:r w:rsidRPr="00AD0238">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>11.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
                 <w:noProof/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidRPr="00AD0238">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Risk Mitigation</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
@@ -1030,78 +1030,78 @@
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>11</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="3DAD39CF" w14:textId="55CB5578" w:rsidR="00550C0C" w:rsidRDefault="00550C0C">
+        <w:p w:rsidR="00550C0C" w:rsidRDefault="00550C0C" w14:paraId="3DAD39CF" w14:textId="55CB5578">
           <w:pPr>
             <w:pStyle w:val="TOC1"/>
             <w:tabs>
               <w:tab w:val="left" w:pos="720"/>
               <w:tab w:val="right" w:pos="9350"/>
             </w:tabs>
             <w:rPr>
-              <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+              <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
               <w:noProof/>
               <w:kern w:val="2"/>
               <w:sz w:val="24"/>
               <w:szCs w:val="24"/>
               <w:lang w:val="en-GB"/>
               <w14:ligatures w14:val="standardContextual"/>
             </w:rPr>
           </w:pPr>
-          <w:hyperlink w:anchor="_Toc220406623" w:history="1">
+          <w:hyperlink w:history="1" w:anchor="_Toc220406623">
             <w:r w:rsidRPr="00AD0238">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>12.</w:t>
             </w:r>
             <w:r>
               <w:rPr>
-                <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+                <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
                 <w:noProof/>
                 <w:kern w:val="2"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
                 <w:lang w:val="en-GB"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidRPr="00AD0238">
               <w:rPr>
                 <w:rStyle w:val="Hyperlink"/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Maintenance</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r>
               <w:rPr>
@@ -1124,2631 +1124,2810 @@
               </w:rPr>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>11</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w14:paraId="5CC9319B" w14:textId="398F8E58" w:rsidR="00407119" w:rsidRPr="009753D9" w:rsidRDefault="000771FD">
+        <w:p w:rsidRPr="009753D9" w:rsidR="00407119" w:rsidRDefault="000771FD" w14:paraId="5CC9319B" w14:textId="398F8E58">
           <w:pPr>
             <w:jc w:val="both"/>
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             </w:rPr>
           </w:pPr>
           <w:r w:rsidRPr="009753D9">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
           <w:sdt>
             <w:sdtPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
               </w:rPr>
               <w:tag w:val="goog_rdk_62"/>
               <w:id w:val="-1607110063"/>
               <w:showingPlcHdr/>
             </w:sdtPr>
             <w:sdtContent>
-              <w:r w:rsidR="006E6AA5" w:rsidRPr="009753D9">
+              <w:r w:rsidRPr="009753D9" w:rsidR="006E6AA5">
                 <w:rPr>
                   <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 </w:rPr>
                 <w:t xml:space="preserve">     </w:t>
               </w:r>
             </w:sdtContent>
           </w:sdt>
         </w:p>
       </w:sdtContent>
     </w:sdt>
-    <w:p w14:paraId="00000023" w14:textId="28303760" w:rsidR="004D7CA0" w:rsidRPr="009753D9" w:rsidRDefault="000771FD">
+    <w:p w:rsidRPr="009753D9" w:rsidR="004D7CA0" w:rsidRDefault="000771FD" w14:paraId="00000023" w14:textId="28303760">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009753D9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00000024" w14:textId="77777777" w:rsidR="004D7CA0" w:rsidRDefault="004D7CA0">
+    <w:p w:rsidR="004D7CA0" w:rsidRDefault="004D7CA0" w14:paraId="00000024" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...3 lines deleted...]
-    <w:p w14:paraId="00000025" w14:textId="77777777" w:rsidR="004D7CA0" w:rsidRDefault="004D7CA0">
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="004D7CA0" w:rsidRDefault="004D7CA0" w14:paraId="00000025" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...3 lines deleted...]
-    <w:p w14:paraId="00000026" w14:textId="77777777" w:rsidR="004D7CA0" w:rsidRDefault="000771FD">
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="004D7CA0" w:rsidRDefault="000771FD" w14:paraId="00000026" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
-      <w:bookmarkStart w:id="1" w:name="_Toc220406614"/>
+      <w:bookmarkStart w:name="_Toc220406614" w:id="1"/>
       <w:r>
         <w:t>Overview</w:t>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
-    <w:p w14:paraId="00000027" w14:textId="18C9D195" w:rsidR="004D7CA0" w:rsidRDefault="000771FD">
+    <w:p w:rsidR="004D7CA0" w:rsidRDefault="000771FD" w14:paraId="00000027" w14:textId="18C9D195">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Name of Artwork: due process </w:t>
       </w:r>
       <w:r w:rsidR="00D63E55">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">was followed </w:t>
       </w:r>
       <w:r w:rsidR="00F62ED2">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">when delivering the </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">official consultation </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00000028" w14:textId="1EBD2103" w:rsidR="004D7CA0" w:rsidRDefault="000771FD">
+    <w:p w:rsidR="004D7CA0" w:rsidRDefault="000771FD" w14:paraId="00000028" w14:textId="1EBD2103">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Artist, Dan Jones </w:t>
       </w:r>
       <w:r w:rsidR="002B0B5F">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>was</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> commissioned to create a permanent sculpture to be sited </w:t>
       </w:r>
       <w:r w:rsidR="002B0B5F">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">in the </w:t>
       </w:r>
       <w:r w:rsidR="009B766D">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">same vicinity of the recently </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">completed ES10 A635 roundabout (funded by the Goldthorpe Towns Fund </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Programme</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> as part of UK government) which will provide the major access into the ES10 Employment Site and will create a substantial number of new and additional job opportunities for the local area. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00000029" w14:textId="7796C6B2" w:rsidR="004D7CA0" w:rsidRDefault="000771FD">
+    <w:p w:rsidR="004D7CA0" w:rsidRDefault="000771FD" w14:paraId="00000029" w14:textId="7796C6B2">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>The artist has undertaken extensive engagement with the local community and key stakeholders to develop the design for the artwork</w:t>
       </w:r>
       <w:r w:rsidR="00822FF6">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> and a name. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0000002A" w14:textId="21018A8C" w:rsidR="004D7CA0" w:rsidRDefault="000771FD">
+    <w:p w:rsidR="004D7CA0" w:rsidP="19CF540D" w:rsidRDefault="000771FD" w14:paraId="0000002A" w14:textId="21018A8C">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="19CF540D" w:rsidR="000771FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>This place-specific sculpture will also act as a key landmark gateway which will welcome residents and visitors to the area.</w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
+          <w:id w:val="-1811245164"/>
           <w:tag w:val="goog_rdk_64"/>
-          <w:id w:val="-1811245164"/>
           <w:showingPlcHdr/>
+          <w:placeholder>
+            <w:docPart w:val="DefaultPlaceholder_1081868574"/>
+          </w:placeholder>
         </w:sdtPr>
         <w:sdtContent>
-          <w:r w:rsidR="00407119">
+          <w:r w:rsidRPr="19CF540D" w:rsidR="00407119">
+            <w:rPr>
+              <w:lang w:val="en-US"/>
+            </w:rPr>
             <w:t xml:space="preserve">     </w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="19CF540D" w:rsidR="000771FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> The project is funded by the Goldthorpe Towns Fund </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="19CF540D" w:rsidR="000771FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Programme</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="19CF540D" w:rsidR="000771FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> as part of UK government</w:t>
       </w:r>
-      <w:r w:rsidR="00091595">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="19CF540D" w:rsidR="00091595">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0000002B" w14:textId="77777777" w:rsidR="004D7CA0" w:rsidRDefault="004D7CA0">
+    <w:p w:rsidR="004D7CA0" w:rsidRDefault="004D7CA0" w14:paraId="0000002B" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...3 lines deleted...]
-    <w:p w14:paraId="0000002C" w14:textId="77777777" w:rsidR="004D7CA0" w:rsidRDefault="000771FD">
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="004D7CA0" w:rsidRDefault="000771FD" w14:paraId="0000002C" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2F35B356" wp14:editId="3A2DC368">
             <wp:extent cx="5943600" cy="4457700"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="1830579410" name="image3.jpg" descr="A sculpture on a patio&#10;&#10;AI-generated content may be incorrect."/>
             <wp:cNvGraphicFramePr/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="image3.jpg" descr="A sculpture on a patio&#10;&#10;AI-generated content may be incorrect."/>
                     <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId8"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm rot="5400000">
                       <a:off x="0" y="0"/>
                       <a:ext cx="5943600" cy="4457700"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0000002D" w14:textId="77777777" w:rsidR="004D7CA0" w:rsidRDefault="004D7CA0">
+    <w:p w:rsidR="004D7CA0" w:rsidRDefault="004D7CA0" w14:paraId="0000002D" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0000002E" w14:textId="77777777" w:rsidR="004D7CA0" w:rsidRDefault="000771FD">
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+    <w:p w:rsidR="004D7CA0" w:rsidRDefault="000771FD" w14:paraId="0000002E" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Image: Maquette artwork by Dan Jones</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00000031" w14:textId="77777777" w:rsidR="004D7CA0" w:rsidRDefault="000771FD">
+    <w:p w:rsidR="004D7CA0" w:rsidRDefault="000771FD" w14:paraId="00000031" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
-      <w:bookmarkStart w:id="2" w:name="_Toc220406615"/>
+      <w:bookmarkStart w:name="_Toc220406615" w:id="2"/>
       <w:r>
         <w:t>Inspiration for the Design</w:t>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
-    <w:p w14:paraId="00000032" w14:textId="490D50CA" w:rsidR="004D7CA0" w:rsidRDefault="000771FD">
+    <w:p w:rsidR="004D7CA0" w:rsidP="19CF540D" w:rsidRDefault="000771FD" w14:paraId="00000032" w14:textId="490D50CA">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="19CF540D" w:rsidR="000771FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>The artist undertook a period of research into the heritage of the area as well as a series of site visits to the Dearne Villages (</w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="19CF540D" w:rsidR="000771FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Thurnscoe</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="19CF540D" w:rsidR="000771FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">, Bolton Upon Dearne and Goldthorpe) </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
+          <w:id w:val="-908156999"/>
           <w:tag w:val="goog_rdk_68"/>
-          <w:id w:val="-908156999"/>
+          <w:placeholder>
+            <w:docPart w:val="DefaultPlaceholder_1081868574"/>
+          </w:placeholder>
         </w:sdtPr>
         <w:sdtContent>
-          <w:r>
+          <w:r w:rsidRPr="19CF540D" w:rsidR="000771FD">
             <w:rPr>
-              <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t>and</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:sdt>
         <w:sdtPr>
+          <w:id w:val="-649905680"/>
           <w:tag w:val="goog_rdk_69"/>
-          <w:id w:val="-649905680"/>
           <w:showingPlcHdr/>
+          <w:placeholder>
+            <w:docPart w:val="DefaultPlaceholder_1081868574"/>
+          </w:placeholder>
         </w:sdtPr>
         <w:sdtContent>
-          <w:r w:rsidR="00407119">
+          <w:r w:rsidRPr="19CF540D" w:rsidR="00407119">
+            <w:rPr>
+              <w:lang w:val="en-US"/>
+            </w:rPr>
             <w:t xml:space="preserve">     </w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="19CF540D" w:rsidR="000771FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> conversations with representatives from the Dearne Valley Old Moor Nature Reserve.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00000033" w14:textId="22513F2D" w:rsidR="004D7CA0" w:rsidRDefault="000771FD">
+    <w:p w:rsidR="004D7CA0" w:rsidP="19CF540D" w:rsidRDefault="000771FD" w14:paraId="00000033" w14:textId="22513F2D">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="19CF540D" w:rsidR="000771FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">The artist </w:t>
       </w:r>
-      <w:r w:rsidR="006277F9">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="19CF540D" w:rsidR="006277F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>conducted</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="19CF540D" w:rsidR="000771FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> 15 creative workshops, engaging 240 people in the project. Groups were selected to represent a mix of age ranges from Goldthorpe, </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="19CF540D" w:rsidR="000771FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Thurnscoe</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="19CF540D" w:rsidR="000771FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> and Bolton upon Dearne including: IKIC (I Know I Can)  Juniors, IKIC Pandas, IKIC Seniors (Bolton Upon Dearne), Let's b friend group </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="19CF540D" w:rsidR="000771FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Thurnscoe</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="19CF540D" w:rsidR="000771FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> and Let's b friends group Bolton Upon Dearne;</w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
+          <w:id w:val="118346848"/>
           <w:tag w:val="goog_rdk_70"/>
-          <w:id w:val="118346848"/>
           <w:showingPlcHdr/>
+          <w:placeholder>
+            <w:docPart w:val="DefaultPlaceholder_1081868574"/>
+          </w:placeholder>
         </w:sdtPr>
         <w:sdtContent>
-          <w:r w:rsidR="00407119">
+          <w:r w:rsidRPr="19CF540D" w:rsidR="00407119">
+            <w:rPr>
+              <w:lang w:val="en-US"/>
+            </w:rPr>
             <w:t xml:space="preserve">     </w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="19CF540D" w:rsidR="000771FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> Dearne Astrea Academy </w:t>
       </w:r>
-      <w:r>
-[...3 lines deleted...]
-        <w:lastRenderedPageBreak/>
+      <w:r w:rsidRPr="19CF540D" w:rsidR="000771FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t>(Goldthorpe) and the Goldthorpe Development group (Goldthorpe)</w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
+          <w:id w:val="-747966013"/>
           <w:tag w:val="goog_rdk_71"/>
-          <w:id w:val="-747966013"/>
           <w:showingPlcHdr/>
+          <w:placeholder>
+            <w:docPart w:val="DefaultPlaceholder_1081868574"/>
+          </w:placeholder>
         </w:sdtPr>
         <w:sdtContent>
-          <w:r w:rsidR="00407119">
+          <w:r w:rsidRPr="19CF540D" w:rsidR="00407119">
+            <w:rPr>
+              <w:lang w:val="en-US"/>
+            </w:rPr>
             <w:t xml:space="preserve">     </w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
+      <w:r w:rsidRPr="19CF540D" w:rsidR="000771FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> as well as an open drop in event held in Goldthorpe. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004D7CA0" w:rsidRDefault="000771FD" w14:paraId="00000034" w14:textId="77777777">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...13 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="114300" distB="114300" distL="114300" distR="114300" wp14:anchorId="08AE4C78" wp14:editId="21B84959">
             <wp:extent cx="2786793" cy="2090095"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="1830579412" name="image9.jpg"/>
             <wp:cNvGraphicFramePr/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="image9.jpg"/>
                     <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId9"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="2786793" cy="2090095"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="114300" distB="114300" distL="114300" distR="114300" wp14:anchorId="35E2A630" wp14:editId="530E4485">
             <wp:extent cx="2781164" cy="2085873"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="1830579411" name="image6.jpg"/>
             <wp:cNvGraphicFramePr/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="image6.jpg"/>
                     <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId10"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="2781164" cy="2085873"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00000035" w14:textId="56013A7C" w:rsidR="004D7CA0" w:rsidRDefault="000771FD">
+    <w:p w:rsidR="004D7CA0" w:rsidRDefault="000771FD" w14:paraId="00000035" w14:textId="56013A7C">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">These workshops were structured to enable participants to share what is important to them about the area, thinking about the past, present and future, expressing their thoughts through collage and making activities as well as suggesting a new name for the roundabout. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00000036" w14:textId="77777777" w:rsidR="004D7CA0" w:rsidRDefault="000771FD">
+    <w:p w:rsidR="004D7CA0" w:rsidP="19CF540D" w:rsidRDefault="000771FD" w14:paraId="00000036" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="19CF540D" w:rsidR="000771FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>In addition, an online survey was available for contributions from those who were unable to participate in the formal workshops.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00000037" w14:textId="77777777" w:rsidR="004D7CA0" w:rsidRDefault="000771FD">
+    <w:p w:rsidR="004D7CA0" w:rsidP="19CF540D" w:rsidRDefault="000771FD" w14:paraId="00000037" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="19CF540D" w:rsidR="000771FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Dan also engaged with a Project Steering Group including representatives from: BMBC (Senior Engineers, Structures, Project Manager (Economic Development Barnsley Council), Dearne Area Council Manager, Dearne Community Development Officer, Senior Urban Design Officer</w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
+          <w:id w:val="574556314"/>
           <w:tag w:val="goog_rdk_72"/>
-          <w:id w:val="574556314"/>
+          <w:placeholder>
+            <w:docPart w:val="DefaultPlaceholder_1081868574"/>
+          </w:placeholder>
         </w:sdtPr>
         <w:sdtContent>
-          <w:r>
+          <w:r w:rsidRPr="19CF540D" w:rsidR="000771FD">
             <w:rPr>
-              <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t>)</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
+      <w:r w:rsidRPr="19CF540D" w:rsidR="000771FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, Ward </w:t>
+      </w:r>
+      <w:r w:rsidRPr="19CF540D" w:rsidR="000771FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Councillors</w:t>
+      </w:r>
+      <w:r w:rsidRPr="19CF540D" w:rsidR="000771FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> for Dearne North, PWP landscape design and the developer. Wider key stakeholders have been kept informed about the project including Ward </w:t>
+      </w:r>
+      <w:r w:rsidRPr="19CF540D" w:rsidR="000771FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Councillors</w:t>
+      </w:r>
+      <w:r w:rsidRPr="19CF540D" w:rsidR="000771FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> for Dearne South and Darfield and Goldthorpe Towns Fund Board. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004D7CA0" w:rsidP="19CF540D" w:rsidRDefault="000771FD" w14:paraId="00000038" w14:textId="77777777">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="19CF540D" w:rsidR="000771FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Analysis of the outcomes of community and stakeholder input demonstrated a number of recurring themes around - pride in the areas agricultural and industrial heritage, a desire to celebrate and conserve the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="19CF540D" w:rsidR="000771FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>areas</w:t>
+      </w:r>
+      <w:r w:rsidRPr="19CF540D" w:rsidR="000771FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> natural environment and wildlife, a need to represent the coming together of the local communities, looking to the future from all age ranges and wanting to demonstrate unity and equal opportunities. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004D7CA0" w:rsidRDefault="000771FD" w14:paraId="00000039" w14:textId="77777777">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...3 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>These themes inspired the final design as described below.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004D7CA0" w:rsidRDefault="000771FD" w14:paraId="0000003A" w14:textId="77777777">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...76 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:noProof/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:drawing>
           <wp:inline distT="114300" distB="114300" distL="114300" distR="114300" wp14:anchorId="65678E49" wp14:editId="50CA7CE8">
             <wp:extent cx="5943600" cy="4305300"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="1830579414" name="image1.png"/>
             <wp:cNvGraphicFramePr/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="image1.png"/>
                     <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId11"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5943600" cy="4305300"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0000003B" w14:textId="77777777" w:rsidR="004D7CA0" w:rsidRDefault="000771FD">
+    <w:p w:rsidR="004D7CA0" w:rsidRDefault="000771FD" w14:paraId="0000003B" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="right"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Image: Drawings of each panel.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0000003C" w14:textId="77777777" w:rsidR="004D7CA0" w:rsidRDefault="000771FD">
+    <w:p w:rsidR="004D7CA0" w:rsidRDefault="000771FD" w14:paraId="0000003C" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
-      <w:bookmarkStart w:id="3" w:name="_Toc220406616"/>
+      <w:bookmarkStart w:name="_Toc220406616" w:id="3"/>
       <w:r>
         <w:t>Description of the Design</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
-    <w:p w14:paraId="0000003D" w14:textId="77777777" w:rsidR="004D7CA0" w:rsidRDefault="000771FD">
+    <w:p w:rsidR="004D7CA0" w:rsidP="19CF540D" w:rsidRDefault="000771FD" w14:paraId="0000003D" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="19CF540D" w:rsidR="000771FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">The concept for Dan’s design represents the three communities coming together illustrated by 3 vertical panels layered with design features to include: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0000003E" w14:textId="77777777" w:rsidR="004D7CA0" w:rsidRDefault="000771FD">
+    <w:p w:rsidR="004D7CA0" w:rsidP="19CF540D" w:rsidRDefault="000771FD" w14:paraId="0000003E" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="19CF540D" w:rsidR="000771FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">At the base of each panel are design features to represent the agricultural heritage of Highgate, Goldthorpe, Bolton Upon Dearne, </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="19CF540D" w:rsidR="000771FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Thurnscoe</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="19CF540D" w:rsidR="000771FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="19CF540D" w:rsidR="000771FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Billingley</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="19CF540D" w:rsidR="000771FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0000003F" w14:textId="77777777" w:rsidR="004D7CA0" w:rsidRDefault="000771FD">
+    <w:p w:rsidR="004D7CA0" w:rsidRDefault="000771FD" w14:paraId="0000003F" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Representation of industrial heritage</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00000040" w14:textId="77777777" w:rsidR="004D7CA0" w:rsidRDefault="000771FD">
+    <w:p w:rsidR="004D7CA0" w:rsidRDefault="000771FD" w14:paraId="00000040" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>A section designed to be used as a habitat stack for bugs and insects</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00000041" w14:textId="77777777" w:rsidR="004D7CA0" w:rsidRDefault="000771FD">
+    <w:p w:rsidR="004D7CA0" w:rsidP="19CF540D" w:rsidRDefault="000771FD" w14:paraId="00000041" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="19CF540D" w:rsidR="000771FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>A figure to represent the community</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00000042" w14:textId="77777777" w:rsidR="004D7CA0" w:rsidRDefault="000771FD">
+    <w:p w:rsidR="004D7CA0" w:rsidRDefault="000771FD" w14:paraId="00000042" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>A functional birdhouse</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00000043" w14:textId="77777777" w:rsidR="004D7CA0" w:rsidRDefault="000771FD">
+    <w:p w:rsidR="004D7CA0" w:rsidP="19CF540D" w:rsidRDefault="000771FD" w14:paraId="00000043" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="19CF540D" w:rsidR="000771FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Imagery to represent flora / fauna and local bird species</w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
+          <w:id w:val="1337574864"/>
           <w:tag w:val="goog_rdk_73"/>
-          <w:id w:val="1337574864"/>
+          <w:placeholder>
+            <w:docPart w:val="DefaultPlaceholder_1081868574"/>
+          </w:placeholder>
         </w:sdtPr>
         <w:sdtContent>
-          <w:r>
+          <w:r w:rsidRPr="19CF540D" w:rsidR="000771FD">
             <w:rPr>
-              <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t xml:space="preserve"> as advised by Old Moor Wetland Centre</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="00000044" w14:textId="77777777" w:rsidR="004D7CA0" w:rsidRDefault="000771FD">
+    <w:p w:rsidR="004D7CA0" w:rsidP="19CF540D" w:rsidRDefault="000771FD" w14:paraId="00000044" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="19CF540D" w:rsidR="000771FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">These panels are symbolic of the growth of the area and how the area's future is built on the foundations of its heritage. The ring in the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="19CF540D" w:rsidR="000771FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>centre</w:t>
+      </w:r>
+      <w:r w:rsidRPr="19CF540D" w:rsidR="000771FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> provides structural stability but also represents the communities coming together.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004D7CA0" w:rsidRDefault="000771FD" w14:paraId="00000045" w14:textId="77777777">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...18 lines deleted...]
-    <w:p w14:paraId="00000045" w14:textId="77777777" w:rsidR="004D7CA0" w:rsidRDefault="000771FD">
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Each panel also includes detailed content/imagery that is specific to each area that Dan has collated from community input:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004D7CA0" w:rsidRDefault="004D7CA0" w14:paraId="00000046" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...9 lines deleted...]
-    <w:p w14:paraId="00000046" w14:textId="77777777" w:rsidR="004D7CA0" w:rsidRDefault="004D7CA0">
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="004D7CA0" w:rsidRDefault="004D7CA0" w14:paraId="00000047" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...11 lines deleted...]
-    <w:p w14:paraId="00000048" w14:textId="77777777" w:rsidR="004D7CA0" w:rsidRDefault="000771FD">
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="004D7CA0" w:rsidRDefault="000771FD" w14:paraId="00000048" w14:textId="77777777">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Highgate and Goldthorpe:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00000049" w14:textId="77777777" w:rsidR="004D7CA0" w:rsidRDefault="000771FD">
+    <w:p w:rsidR="004D7CA0" w:rsidRDefault="000771FD" w14:paraId="00000049" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="1440"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Representation of women's contributions through inclusion of sewing reference</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0000004A" w14:textId="77777777" w:rsidR="004D7CA0" w:rsidRDefault="000771FD">
+    <w:p w:rsidR="004D7CA0" w:rsidP="19CF540D" w:rsidRDefault="000771FD" w14:paraId="0000004A" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="1440"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="19CF540D" w:rsidR="000771FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Figures represent the older generation lifting up the next generation</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0000004B" w14:textId="77777777" w:rsidR="004D7CA0" w:rsidRDefault="000771FD">
+    <w:p w:rsidR="004D7CA0" w:rsidP="19CF540D" w:rsidRDefault="000771FD" w14:paraId="0000004B" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="1440"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="19CF540D" w:rsidR="000771FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Environmental elements include representation of training, education and new technology</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0000004D" w14:textId="1F3A04C1" w:rsidR="004D7CA0" w:rsidRDefault="00000000">
+    <w:p w:rsidR="004D7CA0" w:rsidRDefault="00000000" w14:paraId="0000004D" w14:textId="1F3A04C1">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:tag w:val="goog_rdk_76"/>
           <w:id w:val="-2065555540"/>
         </w:sdtPr>
         <w:sdtContent>
           <w:sdt>
             <w:sdtPr>
               <w:tag w:val="goog_rdk_75"/>
               <w:id w:val="736368170"/>
               <w:showingPlcHdr/>
             </w:sdtPr>
             <w:sdtContent>
               <w:r w:rsidR="00407119">
                 <w:t xml:space="preserve">     </w:t>
               </w:r>
             </w:sdtContent>
           </w:sdt>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="000771FD">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Bolton Upon Dearne: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0000004E" w14:textId="77777777" w:rsidR="004D7CA0" w:rsidRDefault="000771FD">
+    <w:p w:rsidR="004D7CA0" w:rsidRDefault="000771FD" w14:paraId="0000004E" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="1440"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Representation of The Brickworks ex industry </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0000004F" w14:textId="77777777" w:rsidR="004D7CA0" w:rsidRDefault="000771FD">
+    <w:p w:rsidR="004D7CA0" w:rsidRDefault="000771FD" w14:paraId="0000004F" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="1440"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Representation of fishing at Brick ponds</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00000050" w14:textId="77777777" w:rsidR="004D7CA0" w:rsidRDefault="000771FD">
+    <w:p w:rsidR="004D7CA0" w:rsidRDefault="000771FD" w14:paraId="00000050" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="1440"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Representation of reclaimed spoil heap and increase in pollinators</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00000051" w14:textId="77777777" w:rsidR="004D7CA0" w:rsidRDefault="000771FD">
+    <w:p w:rsidR="004D7CA0" w:rsidRDefault="000771FD" w14:paraId="00000051" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:ind w:left="1440"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Bird box - woven structure taken from community drawings</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00000052" w14:textId="77777777" w:rsidR="004D7CA0" w:rsidRDefault="000771FD">
+    <w:p w:rsidR="004D7CA0" w:rsidP="19CF540D" w:rsidRDefault="000771FD" w14:paraId="00000052" w14:textId="77777777">
       <w:pPr>
         <w:ind w:left="720"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...7 lines deleted...]
-          <w:b/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="19CF540D" w:rsidR="000771FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Thurnscoe</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-[...3 lines deleted...]
-          <w:b/>
+      <w:r w:rsidRPr="19CF540D" w:rsidR="000771FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00000053" w14:textId="77777777" w:rsidR="004D7CA0" w:rsidRDefault="000771FD">
+    <w:p w:rsidR="004D7CA0" w:rsidRDefault="000771FD" w14:paraId="00000053" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="1440"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Representation of ex industrial area / coal mining through the pit head</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00000054" w14:textId="77777777" w:rsidR="004D7CA0" w:rsidRDefault="000771FD">
+    <w:p w:rsidR="004D7CA0" w:rsidRDefault="000771FD" w14:paraId="00000054" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:ind w:left="1440"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Representation of singing / performance - specific musical notes as advised by </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Thurnscoe</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> Harmonic Male Voice Choir from the song TAKE ME HOME by Edwards and Hand </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00000055" w14:textId="77777777" w:rsidR="004D7CA0" w:rsidRDefault="000771FD">
+    <w:p w:rsidR="004D7CA0" w:rsidRDefault="000771FD" w14:paraId="00000055" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:ind w:left="1440"/>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>Bird box - pineapple designed by young people as a symbol of wealth and prosperity</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:i/>
         </w:rPr>
         <w:t xml:space="preserve"> (In the 17th and 18th centuries, the pineapple became a symbol of wealth and luxury in Europe due to its exotic nature and rarity.) </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00000056" w14:textId="77777777" w:rsidR="004D7CA0" w:rsidRDefault="000771FD">
+    <w:p w:rsidR="004D7CA0" w:rsidRDefault="000771FD" w14:paraId="00000056" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">The local bird species featured will include: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00000057" w14:textId="77777777" w:rsidR="004D7CA0" w:rsidRDefault="000771FD">
+    <w:p w:rsidR="004D7CA0" w:rsidP="19CF540D" w:rsidRDefault="000771FD" w14:paraId="00000057" w14:textId="77777777">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="19CF540D" w:rsidR="000771FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Marsh Harrier, Pigeon, Barn Owl, Bearded Tit, Bittern, Duck, Falcon, </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="19CF540D" w:rsidR="000771FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Godwold</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="19CF540D" w:rsidR="000771FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>, Kingfisher, Buzzard, Lapwing, Spoonbill, Starling, Mallard.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00000058" w14:textId="77777777" w:rsidR="004D7CA0" w:rsidRDefault="000771FD">
+    <w:p w:rsidR="004D7CA0" w:rsidRDefault="000771FD" w14:paraId="00000058" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="160"/>
       </w:pPr>
-      <w:bookmarkStart w:id="4" w:name="_Toc220406617"/>
+      <w:bookmarkStart w:name="_Toc220406617" w:id="4"/>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t>Appearance / Materials</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
-    <w:p w14:paraId="00000059" w14:textId="77777777" w:rsidR="004D7CA0" w:rsidRDefault="000771FD">
+    <w:p w:rsidR="004D7CA0" w:rsidRDefault="000771FD" w14:paraId="00000059" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="114300" distB="114300" distL="114300" distR="114300" wp14:anchorId="0326A9D3" wp14:editId="7D4DB973">
             <wp:extent cx="3357563" cy="4476750"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="1830579413" name="image4.jpg"/>
             <wp:cNvGraphicFramePr/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="image4.jpg"/>
                     <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId12"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3357563" cy="4476750"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:tag w:val="goog_rdk_79"/>
         <w:id w:val="582887294"/>
+        <w:placeholder>
+          <w:docPart w:val="DefaultPlaceholder_1081868574"/>
+        </w:placeholder>
       </w:sdtPr>
       <w:sdtContent>
-        <w:p w14:paraId="0000005A" w14:textId="77777777" w:rsidR="004D7CA0" w:rsidRDefault="00000000">
+        <w:p w:rsidR="004D7CA0" w:rsidRDefault="00000000" w14:paraId="0000005A" w14:textId="77777777">
           <w:pPr>
             <w:rPr>
-              <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
             </w:rPr>
           </w:pPr>
           <w:sdt>
             <w:sdtPr>
               <w:tag w:val="goog_rdk_78"/>
               <w:id w:val="1621870532"/>
             </w:sdtPr>
             <w:sdtContent>
               <w:r w:rsidR="000771FD">
                 <w:rPr>
-                  <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+                  <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
                 </w:rPr>
                 <w:t>Image: Maquette artwork by Dan Jones</w:t>
               </w:r>
             </w:sdtContent>
           </w:sdt>
         </w:p>
       </w:sdtContent>
     </w:sdt>
-    <w:p w14:paraId="0000005B" w14:textId="77777777" w:rsidR="004D7CA0" w:rsidRDefault="000771FD">
+    <w:p w:rsidR="004D7CA0" w:rsidP="19CF540D" w:rsidRDefault="000771FD" w14:paraId="0000005B" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="19CF540D" w:rsidR="000771FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Each panel will be made up of 2 layers of  mild steel separated with a 8mm mild steel washer with  tinted resin coating to provide texture and </w:t>
+      </w:r>
+      <w:r w:rsidRPr="19CF540D" w:rsidR="000771FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>colour</w:t>
+      </w:r>
+      <w:r w:rsidRPr="19CF540D" w:rsidR="000771FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. This finish also has </w:t>
+      </w:r>
+      <w:r w:rsidRPr="19CF540D" w:rsidR="000771FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>anti graffiti</w:t>
+      </w:r>
+      <w:r w:rsidRPr="19CF540D" w:rsidR="000771FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> properties.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004D7CA0" w:rsidRDefault="000771FD" w14:paraId="0000005C" w14:textId="77777777">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...32 lines deleted...]
-    <w:p w14:paraId="0000005C" w14:textId="77777777" w:rsidR="004D7CA0" w:rsidRDefault="000771FD">
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The designs in each panel will be laser cut. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004D7CA0" w:rsidP="19CF540D" w:rsidRDefault="000771FD" w14:paraId="0000005D" w14:textId="0FD53157">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...18 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="19CF540D" w:rsidR="000771FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Each section incorporates a three dimensional, functional birdhouse that will be insulated and then painted. The designs of the bird houses were directly influenced by young people’s designs through the workshops as described in Section 3.</w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
+          <w:id w:val="1367257639"/>
           <w:tag w:val="goog_rdk_80"/>
-          <w:id w:val="1367257639"/>
           <w:showingPlcHdr/>
+          <w:placeholder>
+            <w:docPart w:val="DefaultPlaceholder_1081868574"/>
+          </w:placeholder>
         </w:sdtPr>
         <w:sdtContent>
-          <w:r w:rsidR="00407119">
+          <w:r w:rsidRPr="19CF540D" w:rsidR="00407119">
+            <w:rPr>
+              <w:lang w:val="en-US"/>
+            </w:rPr>
             <w:t xml:space="preserve">     </w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
+      <w:r w:rsidRPr="19CF540D" w:rsidR="000771FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004D7CA0" w:rsidRDefault="000771FD" w14:paraId="0000005E" w14:textId="77777777">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...13 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:noProof/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:drawing>
           <wp:inline distT="114300" distB="114300" distL="114300" distR="114300" wp14:anchorId="29D05AA8" wp14:editId="39329C66">
             <wp:extent cx="5286910" cy="2262188"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="1830579416" name="image8.png"/>
             <wp:cNvGraphicFramePr/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="image8.png"/>
                     <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId13"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5286910" cy="2262188"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0000005F" w14:textId="77777777" w:rsidR="004D7CA0" w:rsidRDefault="000771FD">
+    <w:p w:rsidR="004D7CA0" w:rsidRDefault="000771FD" w14:paraId="0000005F" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
-      </w:pPr>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:rPr/>
+      </w:pPr>
+      <w:bookmarkStart w:name="_Toc220406618" w:id="5"/>
+      <w:r w:rsidRPr="19CF540D" w:rsidR="000771FD">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Colour</w:t>
+      </w:r>
+      <w:r w:rsidRPr="19CF540D" w:rsidR="000771FD">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> choices</w:t>
+      </w:r>
+      <w:bookmarkEnd w:id="5"/>
+    </w:p>
+    <w:p w:rsidR="004D7CA0" w:rsidRDefault="000771FD" w14:paraId="00000060" w14:textId="77777777">
+      <w:pPr>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
-        <w:t>Colour</w:t>
-[...16 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="114300" distB="114300" distL="114300" distR="114300" wp14:anchorId="65A6C5D3" wp14:editId="4A002883">
             <wp:extent cx="1713629" cy="2289199"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="1830579415" name="image11.jpg"/>
             <wp:cNvGraphicFramePr/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="image11.jpg"/>
                     <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId14"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1713629" cy="2289199"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="114300" distB="114300" distL="114300" distR="114300" wp14:anchorId="031F02E9" wp14:editId="57BF4589">
             <wp:extent cx="1710720" cy="2287914"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="1830579418" name="image12.jpg"/>
             <wp:cNvGraphicFramePr/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="0" name="image12.jpg"/>
                     <pic:cNvPicPr preferRelativeResize="0"/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId15"/>
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1710720" cy="2287914"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:ln/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00000061" w14:textId="77777777" w:rsidR="004D7CA0" w:rsidRDefault="004D7CA0">
-[...14 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+    <w:p w:rsidR="004D7CA0" w:rsidRDefault="004D7CA0" w14:paraId="00000061" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="004D7CA0" w:rsidP="19CF540D" w:rsidRDefault="000771FD" w14:paraId="00000062" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="19CF540D" w:rsidR="000771FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">The mild steel with tinted resin coating results in a green </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="19CF540D" w:rsidR="000771FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>coloured</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="19CF540D" w:rsidR="000771FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> hue. It will be applied at different intensities to create textures as shown in the examples above. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3C619D62" w14:textId="77777777" w:rsidR="00EB00B5" w:rsidRDefault="00EB00B5">
-[...76 lines deleted...]
-    <w:p w14:paraId="00000063" w14:textId="4C2EAF7A" w:rsidR="004D7CA0" w:rsidRPr="00DF4BB0" w:rsidRDefault="008E4A4E">
+    <w:p w:rsidR="00EB00B5" w:rsidRDefault="00EB00B5" w14:paraId="3C619D62" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00EB00B5" w:rsidRDefault="00EB00B5" w14:paraId="24F3C264" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00EB00B5" w:rsidRDefault="00EB00B5" w14:paraId="4B890AB3" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00EB00B5" w:rsidRDefault="00EB00B5" w14:paraId="4F95AFBD" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00EB00B5" w:rsidRDefault="00EB00B5" w14:paraId="26C372C0" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00EB00B5" w:rsidRDefault="00EB00B5" w14:paraId="6BB7C2D9" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00EB00B5" w:rsidRDefault="00EB00B5" w14:paraId="37B16FC6" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00EB00B5" w:rsidRDefault="00EB00B5" w14:paraId="522AFFEC" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00EB00B5" w:rsidRDefault="00EB00B5" w14:paraId="25F2F54B" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00EB00B5" w:rsidRDefault="00EB00B5" w14:paraId="78D89873" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00EB00B5" w:rsidRDefault="00EB00B5" w14:paraId="23907D6F" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidRPr="00DF4BB0" w:rsidR="004D7CA0" w:rsidRDefault="008E4A4E" w14:paraId="00000063" w14:textId="4C2EAF7A">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="6" w:name="_Toc220335403"/>
-      <w:bookmarkStart w:id="7" w:name="_Toc220406619"/>
+      <w:bookmarkStart w:name="_Toc220335403" w:id="6"/>
+      <w:bookmarkStart w:name="_Toc220406619" w:id="7"/>
       <w:r w:rsidRPr="00DF4BB0">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Location</w:t>
       </w:r>
       <w:bookmarkEnd w:id="6"/>
       <w:bookmarkEnd w:id="7"/>
     </w:p>
-    <w:p w14:paraId="40A07E8E" w14:textId="392F0298" w:rsidR="00DF4BB0" w:rsidRPr="00DF4BB0" w:rsidRDefault="00DF4BB0" w:rsidP="00DF4BB0">
+    <w:p w:rsidRPr="00DF4BB0" w:rsidR="00DF4BB0" w:rsidP="19CF540D" w:rsidRDefault="00DF4BB0" w14:paraId="40A07E8E" w14:textId="392F0298">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorBidi" w:eastAsia="Arial" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
-[...4 lines deleted...]
-          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial" w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="19CF540D" w:rsidR="00DF4BB0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>The sculpture will be located on a site adjacent to the southern side of the eastern (westbound) approach to a new roundabout on the A635 Doncaster Road just to the west of Goldthorpe</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00000065" w14:textId="26EB2E6F" w:rsidR="004D7CA0" w:rsidRDefault="000771FD" w:rsidP="008E4A4E">
+    <w:p w:rsidR="004D7CA0" w:rsidP="19CF540D" w:rsidRDefault="000771FD" w14:paraId="00000065" w14:textId="26EB2E6F">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="19CF540D" w:rsidR="000771FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">The </w:t>
       </w:r>
-      <w:r w:rsidR="005D6570">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="19CF540D" w:rsidR="005D6570">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>sculpture</w:t>
       </w:r>
-      <w:r w:rsidR="00DF4BB0">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="19CF540D" w:rsidR="00DF4BB0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">’s specific location is as </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="19CF540D" w:rsidR="005D6570">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>as</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="19CF540D" w:rsidR="005D6570">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> per the drawing below.</w:t>
       </w:r>
-      <w:r w:rsidR="00DF4BB0">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="19CF540D" w:rsidR="00DF4BB0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3419CBB5" w14:textId="5BBDC46A" w:rsidR="008E4A4E" w:rsidRDefault="00D47AAF" w:rsidP="008E4A4E">
+    <w:p w:rsidR="008E4A4E" w:rsidP="008E4A4E" w:rsidRDefault="00D47AAF" w14:paraId="3419CBB5" w14:textId="5BBDC46A">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="00D47AAF">
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1A24FB5D" wp14:editId="3A463EA6">
             <wp:extent cx="5943600" cy="4208145"/>
             <wp:effectExtent l="0" t="0" r="0" b="1905"/>
             <wp:docPr id="1749055905" name="Picture 1"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1749055905" name=""/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId16"/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5943600" cy="4208145"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="15ADB101" w14:textId="77777777" w:rsidR="00D47AAF" w:rsidRDefault="00D47AAF" w:rsidP="008E4A4E">
+    <w:p w:rsidR="00D47AAF" w:rsidP="008E4A4E" w:rsidRDefault="00D47AAF" w14:paraId="15ADB101" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="400236B9" w14:textId="3F7CE195" w:rsidR="00D014F7" w:rsidRDefault="000771FD" w:rsidP="00D47AAF">
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+    <w:p w:rsidR="00D014F7" w:rsidP="19CF540D" w:rsidRDefault="000771FD" w14:paraId="400236B9" w14:textId="3F7CE195">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="19CF540D" w:rsidR="000771FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>The artwork will be 5m in height onto a precast concrete foundation.</w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
+          <w:id w:val="-389892050"/>
           <w:tag w:val="goog_rdk_81"/>
-          <w:id w:val="-389892050"/>
           <w:showingPlcHdr/>
+          <w:placeholder>
+            <w:docPart w:val="DefaultPlaceholder_1081868574"/>
+          </w:placeholder>
         </w:sdtPr>
         <w:sdtContent>
-          <w:r w:rsidR="00407119">
+          <w:r w:rsidRPr="19CF540D" w:rsidR="00407119">
+            <w:rPr>
+              <w:lang w:val="en-US"/>
+            </w:rPr>
             <w:t xml:space="preserve">     </w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="19CF540D" w:rsidR="000771FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> The sculpture is fabricated in 3 parts. </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
+          <w:id w:val="367038246"/>
           <w:tag w:val="goog_rdk_82"/>
-          <w:id w:val="367038246"/>
           <w:showingPlcHdr/>
+          <w:placeholder>
+            <w:docPart w:val="DefaultPlaceholder_1081868574"/>
+          </w:placeholder>
         </w:sdtPr>
         <w:sdtContent>
-          <w:r w:rsidR="00DF4BB0">
+          <w:r w:rsidRPr="19CF540D" w:rsidR="00DF4BB0">
+            <w:rPr>
+              <w:lang w:val="en-US"/>
+            </w:rPr>
             <w:t xml:space="preserve">     </w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="19CF540D" w:rsidR="000771FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">The diameter of the sculpture is 3000 mm. </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
+          <w:id w:val="312062502"/>
           <w:tag w:val="goog_rdk_83"/>
-          <w:id w:val="312062502"/>
           <w:showingPlcHdr/>
+          <w:placeholder>
+            <w:docPart w:val="DefaultPlaceholder_1081868574"/>
+          </w:placeholder>
         </w:sdtPr>
         <w:sdtContent>
-          <w:r w:rsidR="00407119">
+          <w:r w:rsidRPr="19CF540D" w:rsidR="00407119">
+            <w:rPr>
+              <w:lang w:val="en-US"/>
+            </w:rPr>
             <w:t xml:space="preserve">     </w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="19CF540D" w:rsidR="000771FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>The total estimated weight of the</w:t>
       </w:r>
-      <w:r w:rsidR="004106E6">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="19CF540D" w:rsidR="004106E6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> sculpture is sculpture is 1875 kgs.</w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
+          <w:id w:val="-875617566"/>
           <w:tag w:val="goog_rdk_84"/>
-          <w:id w:val="-875617566"/>
           <w:showingPlcHdr/>
+          <w:placeholder>
+            <w:docPart w:val="DefaultPlaceholder_1081868574"/>
+          </w:placeholder>
         </w:sdtPr>
         <w:sdtContent>
-          <w:r w:rsidR="004106E6">
+          <w:r w:rsidRPr="19CF540D" w:rsidR="004106E6">
+            <w:rPr>
+              <w:lang w:val="en-US"/>
+            </w:rPr>
             <w:t xml:space="preserve">     </w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="00000066" w14:textId="1472D6D1" w:rsidR="004D7CA0" w:rsidRPr="004106E6" w:rsidRDefault="00D014F7">
+    <w:p w:rsidRPr="004106E6" w:rsidR="004D7CA0" w:rsidP="19CF540D" w:rsidRDefault="00D014F7" w14:paraId="00000066" w14:textId="1472D6D1">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:asciiTheme="minorBidi" w:eastAsia="Arial" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
-[...4 lines deleted...]
-          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial" w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="19CF540D" w:rsidR="00D014F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">The sculpture is to be positioned approximately 13 </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...2 lines deleted...]
-          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+      <w:r w:rsidRPr="19CF540D" w:rsidR="00D014F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>metres</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-[...2 lines deleted...]
-          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+      <w:r w:rsidRPr="19CF540D" w:rsidR="00D014F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> back from the carriageway </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...2 lines deleted...]
-          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+      <w:r w:rsidRPr="19CF540D" w:rsidR="00D014F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>kerbline</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-[...2 lines deleted...]
-          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+      <w:r w:rsidRPr="19CF540D" w:rsidR="00D014F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> and is to be mounted on a one </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...2 lines deleted...]
-          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+      <w:r w:rsidRPr="19CF540D" w:rsidR="00D014F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>metre</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-[...2 lines deleted...]
-          <w:rFonts w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+      <w:r w:rsidRPr="19CF540D" w:rsidR="00D014F7">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial" w:asciiTheme="minorBidi" w:hAnsiTheme="minorBidi" w:cstheme="minorBidi"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> raised concrete foundation. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00000068" w14:textId="2A31F052" w:rsidR="004D7CA0" w:rsidRPr="007F530D" w:rsidRDefault="000771FD" w:rsidP="009845C9">
+    <w:p w:rsidRPr="007F530D" w:rsidR="004D7CA0" w:rsidP="009845C9" w:rsidRDefault="000771FD" w14:paraId="00000068" w14:textId="2A31F052">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:pBdr>
           <w:top w:val="nil"/>
           <w:left w:val="nil"/>
           <w:bottom w:val="nil"/>
           <w:right w:val="nil"/>
           <w:between w:val="nil"/>
         </w:pBdr>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007F530D">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Constructio</w:t>
       </w:r>
       <w:r w:rsidR="00731469">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>n of</w:t>
       </w:r>
       <w:r w:rsidRPr="007F530D">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> foundation</w:t>
       </w:r>
       <w:r w:rsidR="00731469">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">s </w:t>
       </w:r>
       <w:r w:rsidR="008662E1">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>and installation of sculpture</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00000069" w14:textId="02AEEE53" w:rsidR="004D7CA0" w:rsidRDefault="006920F9">
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+    <w:p w:rsidR="004D7CA0" w:rsidP="19CF540D" w:rsidRDefault="006920F9" w14:paraId="00000069" w14:textId="02AEEE53">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="19CF540D" w:rsidR="006920F9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">CDE will manufacture </w:t>
+      </w:r>
+      <w:r w:rsidRPr="19CF540D" w:rsidR="00ED23A9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">a </w:t>
+      </w:r>
+      <w:r w:rsidRPr="19CF540D" w:rsidR="00DF4BB0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> steel </w:t>
+      </w:r>
+      <w:r w:rsidRPr="19CF540D" w:rsidR="00ED23A9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>Jig for the foundations to be poured onto.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DF4BB0" w:rsidP="19CF540D" w:rsidRDefault="00ED23A9" w14:paraId="0CDF6B55" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="19CF540D" w:rsidR="00ED23A9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>The design of the foundations has been undertaken by Barnsley</w:t>
+      </w:r>
+      <w:r w:rsidRPr="19CF540D" w:rsidR="006A6C77">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Council and the foundation</w:t>
+      </w:r>
+      <w:r w:rsidRPr="19CF540D" w:rsidR="006E74D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> preparation works and concrete pouring will be undertaken by</w:t>
+      </w:r>
+      <w:r w:rsidRPr="19CF540D" w:rsidR="006A6C77">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the </w:t>
+      </w:r>
+      <w:r w:rsidRPr="19CF540D" w:rsidR="00F819C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>C</w:t>
+      </w:r>
+      <w:r w:rsidRPr="19CF540D" w:rsidR="006A6C77">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>ouncil</w:t>
+      </w:r>
+      <w:r w:rsidRPr="19CF540D" w:rsidR="00F819C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>’s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="19CF540D" w:rsidR="006A6C77">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> highways dept.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DF4BB0" w:rsidP="19CF540D" w:rsidRDefault="00DF4BB0" w14:paraId="340C0809" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="19CF540D" w:rsidR="00DF4BB0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">The foundations are to be cast and let set for a minimum of 14 days prior to the installation of the 3 sculpture panels. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00DF4BB0" w:rsidP="00304746" w:rsidRDefault="00DF4BB0" w14:paraId="1A907CAF" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="004D7CA0" w:rsidP="00304746" w:rsidRDefault="006A6C77" w14:paraId="0000006A" w14:textId="72254337">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...105 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1DC11B59" w14:textId="606F4969" w:rsidR="006E74D8" w:rsidRPr="00F819C8" w:rsidRDefault="006E74D8">
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+    <w:p w:rsidRPr="00F819C8" w:rsidR="006E74D8" w:rsidRDefault="006E74D8" w14:paraId="1DC11B59" w14:textId="606F4969">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F819C8">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:bCs/>
         </w:rPr>
         <w:t>The installation of the sculpture will be by CDE</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00000070" w14:textId="77777777" w:rsidR="004D7CA0" w:rsidRPr="00EC43B8" w:rsidRDefault="000771FD">
+    <w:p w:rsidRPr="00EC43B8" w:rsidR="004D7CA0" w:rsidRDefault="000771FD" w14:paraId="00000070" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="8" w:name="_Toc220406620"/>
+      <w:bookmarkStart w:name="_Toc220406620" w:id="8"/>
       <w:r w:rsidRPr="00EC43B8">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Installation method Summary</w:t>
       </w:r>
       <w:bookmarkEnd w:id="8"/>
       <w:r w:rsidRPr="00EC43B8">
         <w:rPr>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0765E5BC" w14:textId="77777777" w:rsidR="003B11E8" w:rsidRDefault="00650B8C">
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+    <w:p w:rsidR="003B11E8" w:rsidP="19CF540D" w:rsidRDefault="00650B8C" w14:paraId="0765E5BC" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="19CF540D" w:rsidR="00650B8C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Ground preparations and concrete pouring of the foundations </w:t>
       </w:r>
-      <w:r w:rsidR="008B5DC2">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="19CF540D" w:rsidR="008B5DC2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">will be delivered </w:t>
       </w:r>
-      <w:r w:rsidR="00594B3C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="19CF540D" w:rsidR="00594B3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">and </w:t>
       </w:r>
-      <w:r w:rsidR="000771FD" w:rsidRPr="00097CDD">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="19CF540D" w:rsidR="000771FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> managed by</w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
+          <w:id w:val="575102431"/>
+          <w:tag w:val="goog_rdk_94"/>
+          <w:placeholder>
+            <w:docPart w:val="DefaultPlaceholder_1081868574"/>
+          </w:placeholder>
           <w:rPr>
             <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           </w:rPr>
-          <w:tag w:val="goog_rdk_94"/>
-          <w:id w:val="575102431"/>
         </w:sdtPr>
         <w:sdtContent>
-          <w:r w:rsidR="00097CDD" w:rsidRPr="00097CDD">
+          <w:r w:rsidRPr="19CF540D" w:rsidR="00097CDD">
             <w:rPr>
               <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t xml:space="preserve"> the councils highways depot </w:t>
           </w:r>
         </w:sdtContent>
+        <w:sdtEndPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          </w:rPr>
+        </w:sdtEndPr>
       </w:sdt>
-      <w:r w:rsidR="000771FD" w:rsidRPr="00097CDD">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="19CF540D" w:rsidR="000771FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>who will act as the Principal Contractor and Site Supervisor to manage the operations on site.</w:t>
       </w:r>
-      <w:r w:rsidR="00594B3C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="19CF540D" w:rsidR="00594B3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E9C88AF" w14:textId="77777777" w:rsidR="003B11E8" w:rsidRDefault="00594B3C">
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+    <w:p w:rsidR="003B11E8" w:rsidP="19CF540D" w:rsidRDefault="00594B3C" w14:paraId="6E9C88AF" w14:textId="77777777">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="19CF540D" w:rsidR="00594B3C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">CDE have been requested to provide </w:t>
+      </w:r>
+      <w:r w:rsidRPr="19CF540D" w:rsidR="0068271F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">a Risk Assessment Method Statement.  </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidRPr="00097CDD" w:rsidR="004D7CA0" w:rsidP="19CF540D" w:rsidRDefault="0068271F" w14:paraId="00000071" w14:textId="6B2B139E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="19CF540D" w:rsidR="0068271F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>The council are also undertaking the role as Principle Designer for the Foundation</w:t>
+      </w:r>
+      <w:r w:rsidRPr="19CF540D" w:rsidR="00EC43B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> design element.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="004D7CA0" w:rsidRDefault="000771FD" w14:paraId="0000007A" w14:textId="77777777">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...15 lines deleted...]
-      </w:pPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>Traffic Management</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...10 lines deleted...]
-    <w:p w14:paraId="0000007A" w14:textId="77777777" w:rsidR="004D7CA0" w:rsidRDefault="000771FD">
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00EC43B8" w:rsidP="19CF540D" w:rsidRDefault="00EC43B8" w14:paraId="2C86FD8A" w14:textId="4FA41B36">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...25 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="19CF540D" w:rsidR="00EC43B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">The councils highways dept will be </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="19CF540D" w:rsidR="00EC43B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>co-ordinating</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="19CF540D" w:rsidR="00EC43B8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> the traffic management for the </w:t>
       </w:r>
-      <w:r w:rsidR="00F566A2">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="19CF540D" w:rsidR="00F566A2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">concrete pouring and installation of the sculpture. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0DA8DA2B" w14:textId="4A3AEC12" w:rsidR="0019152D" w:rsidRPr="003777BA" w:rsidRDefault="0019152D" w:rsidP="0019152D">
+    <w:p w:rsidRPr="003777BA" w:rsidR="0019152D" w:rsidP="0019152D" w:rsidRDefault="0019152D" w14:paraId="0DA8DA2B" w14:textId="4A3AEC12">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003777BA">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Flood Risk</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1AE7E1D2" w14:textId="77777777" w:rsidR="00B21958" w:rsidRPr="00B21958" w:rsidRDefault="00B21958" w:rsidP="00B21958">
+    <w:p w:rsidRPr="00B21958" w:rsidR="00B21958" w:rsidP="19CF540D" w:rsidRDefault="00B21958" w14:paraId="1AE7E1D2" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="19CF540D" w:rsidR="00B21958">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Due to nature of the works, that are being a proposed sculpture and landscaping works, it is considered that the proposals will have no negative impact on flooding in the area.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="63554330" w14:textId="77777777" w:rsidR="00B21958" w:rsidRDefault="00B21958" w:rsidP="00B21958">
+    <w:p w:rsidR="00B21958" w:rsidP="00B21958" w:rsidRDefault="00B21958" w14:paraId="63554330" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>The nearest residential property lies approximately 250m from the proposed site and is currently outside any flood zones 2 or 3</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F95E15A" w14:textId="6E671733" w:rsidR="0019152D" w:rsidRDefault="0019152D" w:rsidP="0019152D">
+    <w:p w:rsidR="0019152D" w:rsidP="0019152D" w:rsidRDefault="0019152D" w14:paraId="2F95E15A" w14:textId="6E671733">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">Extract </w:t>
       </w:r>
       <w:r w:rsidR="002C7D05">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve">provided below </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>from government web site for flood risk maps for the location S63 9FA.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="332C7B20" w14:textId="504BD9DF" w:rsidR="0019152D" w:rsidRDefault="0019152D" w:rsidP="0019152D">
+    <w:p w:rsidR="0019152D" w:rsidP="0019152D" w:rsidRDefault="0019152D" w14:paraId="332C7B20" w14:textId="504BD9DF">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AB7E6F">
         <w:rPr>
-          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+          <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="08F227B7" wp14:editId="4CEA59F1">
             <wp:extent cx="5731510" cy="2741985"/>
             <wp:effectExtent l="0" t="0" r="2540" b="1270"/>
             <wp:docPr id="2" name="Picture 1" descr="A map with a green line&#10;&#10;AI-generated content may be incorrect."/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="2" name="Picture 1" descr="A map with a green line&#10;&#10;AI-generated content may be incorrect."/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId17">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
@@ -3759,488 +3938,542 @@
                     <a:srcRect/>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5731510" cy="2741985"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                     <a:ln>
                       <a:noFill/>
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0000008E" w14:textId="77777777" w:rsidR="004D7CA0" w:rsidRDefault="000771FD">
+    <w:p w:rsidR="004D7CA0" w:rsidRDefault="000771FD" w14:paraId="0000008E" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
-      <w:bookmarkStart w:id="9" w:name="_Toc220406621"/>
+      <w:bookmarkStart w:name="_Toc220406621" w:id="9"/>
       <w:r>
         <w:t>Access</w:t>
       </w:r>
       <w:bookmarkEnd w:id="9"/>
     </w:p>
-    <w:p w14:paraId="0000008F" w14:textId="34D70425" w:rsidR="004D7CA0" w:rsidRDefault="000771FD" w:rsidP="00716368">
+    <w:p w:rsidR="004D7CA0" w:rsidP="00716368" w:rsidRDefault="000771FD" w14:paraId="0000008F" w14:textId="34D70425">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>The public will be able to view the artwork</w:t>
       </w:r>
       <w:r w:rsidR="00716368">
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>, from a public footpath</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00000090" w14:textId="3A29DFBA" w:rsidR="004D7CA0" w:rsidRDefault="00716368" w:rsidP="00785D8B">
+    <w:p w:rsidR="004D7CA0" w:rsidP="19CF540D" w:rsidRDefault="00716368" w14:paraId="00000090" w14:textId="3A29DFBA">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...6 lines deleted...]
-        <w:lastRenderedPageBreak/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="19CF540D" w:rsidR="00716368">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t xml:space="preserve">An interpretation board will be </w:t>
       </w:r>
-      <w:r w:rsidR="001C75C9">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="19CF540D" w:rsidR="001C75C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>installed within close proximity of the sculp</w:t>
       </w:r>
-      <w:r w:rsidR="00922326">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="19CF540D" w:rsidR="00922326">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">ture and public footpath.  </w:t>
       </w:r>
-      <w:r w:rsidR="000771FD">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="19CF540D" w:rsidR="000771FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>T</w:t>
       </w:r>
-      <w:r w:rsidR="00ED687C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="19CF540D" w:rsidR="00ED687C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">his will provide a brief outline as </w:t>
       </w:r>
-      <w:r w:rsidR="000771FD">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="19CF540D" w:rsidR="000771FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>to the inspiration behind the work and the artists’ concept for the desig</w:t>
       </w:r>
-      <w:r w:rsidR="00D73CD2">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="19CF540D" w:rsidR="00D73CD2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>n</w:t>
       </w:r>
-      <w:r w:rsidR="00ED687C">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="19CF540D" w:rsidR="00ED687C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
-      <w:r w:rsidR="00CE4D90">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="19CF540D" w:rsidR="00CE4D90">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>a QR code</w:t>
       </w:r>
-      <w:r w:rsidR="00701E98">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="19CF540D" w:rsidR="00701E98">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>, linking to a web page</w:t>
       </w:r>
-      <w:r w:rsidR="0060244B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="19CF540D" w:rsidR="0060244B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidR="00CE4D90">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="19CF540D" w:rsidR="00CE4D90">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> D</w:t>
       </w:r>
-      <w:r w:rsidR="000771FD">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="19CF540D" w:rsidR="000771FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>etails</w:t>
       </w:r>
-      <w:r w:rsidR="00D73CD2">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="19CF540D" w:rsidR="00D73CD2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> will </w:t>
       </w:r>
-      <w:r w:rsidR="00CE4D90">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="19CF540D" w:rsidR="00CE4D90">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">be hosted </w:t>
       </w:r>
-      <w:r w:rsidR="00F33800">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="19CF540D" w:rsidR="00F33800">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">on </w:t>
       </w:r>
-      <w:r w:rsidR="00E12D62">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="19CF540D" w:rsidR="00E12D62">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">an appropriate </w:t>
       </w:r>
-      <w:r w:rsidR="00CE4D90">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="19CF540D" w:rsidR="00CE4D90">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">council </w:t>
       </w:r>
-      <w:r w:rsidR="00E12D62">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="19CF540D" w:rsidR="00E12D62">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>web page</w:t>
       </w:r>
-      <w:r w:rsidR="00D1412D">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="19CF540D" w:rsidR="00D1412D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>/sit</w:t>
       </w:r>
-      <w:r w:rsidR="00ED7C95">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="19CF540D" w:rsidR="00ED7C95">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">e, and this will be sign posted in Goldthorpe Library, </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="19CF540D" w:rsidR="00ED7C95">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Thurnscoe</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="19CF540D" w:rsidR="00ED7C95">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> Library and other council owned </w:t>
       </w:r>
-      <w:r w:rsidR="00785D8B">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="19CF540D" w:rsidR="00785D8B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>buildings as appropriate</w:t>
       </w:r>
-      <w:r w:rsidR="000771FD">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="19CF540D" w:rsidR="000771FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00000092" w14:textId="77777777" w:rsidR="004D7CA0" w:rsidRPr="00234989" w:rsidRDefault="000771FD">
+    <w:p w:rsidRPr="00234989" w:rsidR="004D7CA0" w:rsidRDefault="000771FD" w14:paraId="00000092" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
-      <w:bookmarkStart w:id="10" w:name="_Toc220406622"/>
+      <w:bookmarkStart w:name="_Toc220406622" w:id="10"/>
       <w:r w:rsidRPr="00234989">
         <w:t>Risk Mitigation</w:t>
       </w:r>
       <w:bookmarkEnd w:id="10"/>
     </w:p>
-    <w:p w14:paraId="00000093" w14:textId="24A39E45" w:rsidR="004D7CA0" w:rsidRDefault="000771FD">
+    <w:p w:rsidR="004D7CA0" w:rsidP="19CF540D" w:rsidRDefault="000771FD" w14:paraId="00000093" w14:textId="24A39E45">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="19CF540D" w:rsidR="000771FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Safety considerations have been of utmost importance from the beginning of the design process</w:t>
       </w:r>
-      <w:r w:rsidR="00402837" w:rsidRPr="00234989">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="19CF540D" w:rsidR="00402837">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>, including an RSA1</w:t>
       </w:r>
-      <w:r w:rsidR="00F11890">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="19CF540D" w:rsidR="00F11890">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>/</w:t>
       </w:r>
-      <w:r w:rsidR="00402837" w:rsidRPr="00234989">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="19CF540D" w:rsidR="00402837">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>RSA2 ass</w:t>
       </w:r>
-      <w:r w:rsidR="00234989">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="19CF540D" w:rsidR="00234989">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">essment.  A risk </w:t>
       </w:r>
-      <w:r w:rsidR="0052026E">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="19CF540D" w:rsidR="0052026E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>mitigation</w:t>
       </w:r>
-      <w:r w:rsidR="00F11890">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="19CF540D" w:rsidR="00F11890">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> in response to the assessment </w:t>
       </w:r>
-      <w:r w:rsidR="0052026E">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="19CF540D" w:rsidR="0052026E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> was undertaken by BMBC engineers and traffic and this </w:t>
       </w:r>
-      <w:r w:rsidR="00210681">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="19CF540D" w:rsidR="00210681">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">was </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="19CF540D" w:rsidR="00210681">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>authorised</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="19CF540D" w:rsidR="00874901">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>/signed off</w:t>
       </w:r>
-      <w:r w:rsidR="00210681">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="19CF540D" w:rsidR="00210681">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> by the Highways Authority.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="000000A1" w14:textId="77777777" w:rsidR="004D7CA0" w:rsidRDefault="000771FD">
+    <w:p w:rsidR="004D7CA0" w:rsidRDefault="000771FD" w14:paraId="000000A1" w14:textId="77777777">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
-      <w:bookmarkStart w:id="11" w:name="_Toc220406623"/>
+      <w:bookmarkStart w:name="_Toc220406623" w:id="11"/>
       <w:r>
         <w:t>Maintenance</w:t>
       </w:r>
       <w:bookmarkEnd w:id="11"/>
     </w:p>
-    <w:p w14:paraId="000000A2" w14:textId="19F617DE" w:rsidR="004D7CA0" w:rsidRDefault="000771FD">
+    <w:p w:rsidR="004D7CA0" w:rsidP="19CF540D" w:rsidRDefault="000771FD" w14:paraId="000000A2" w14:textId="19F617DE">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="19CF540D" w:rsidR="000771FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">The artwork has been </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
+          <w:id w:val="-16693018"/>
           <w:tag w:val="goog_rdk_129"/>
-          <w:id w:val="-16693018"/>
+          <w:placeholder>
+            <w:docPart w:val="DefaultPlaceholder_1081868574"/>
+          </w:placeholder>
         </w:sdtPr>
         <w:sdtContent>
-          <w:r>
+          <w:r w:rsidRPr="19CF540D" w:rsidR="000771FD">
             <w:rPr>
-              <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t>designed</w:t>
           </w:r>
-          <w:r w:rsidR="00407119">
+          <w:r w:rsidRPr="19CF540D" w:rsidR="00407119">
             <w:rPr>
-              <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+              <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+              <w:lang w:val="en-US"/>
             </w:rPr>
             <w:t xml:space="preserve">, with a depth of 1000 mm </w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:sdt>
         <w:sdtPr>
+          <w:id w:val="-88162966"/>
           <w:tag w:val="goog_rdk_130"/>
-          <w:id w:val="-88162966"/>
           <w:showingPlcHdr/>
+          <w:placeholder>
+            <w:docPart w:val="DefaultPlaceholder_1081868574"/>
+          </w:placeholder>
         </w:sdtPr>
         <w:sdtContent>
-          <w:r w:rsidR="001F4DBA">
+          <w:r w:rsidRPr="19CF540D" w:rsidR="001F4DBA">
+            <w:rPr>
+              <w:lang w:val="en-US"/>
+            </w:rPr>
             <w:t xml:space="preserve">     </w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="19CF540D" w:rsidR="000771FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">with minimal maintenance in mind. The longevity of </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="19CF540D" w:rsidR="000771FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>galvanised</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
-[...2 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="19CF540D" w:rsidR="000771FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> steel in typical conditions is estimated at 75 years.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="000000A3" w14:textId="7E2C83F1" w:rsidR="004D7CA0" w:rsidRDefault="000771FD">
+    <w:p w:rsidR="004D7CA0" w:rsidP="19CF540D" w:rsidRDefault="000771FD" w14:paraId="000000A3" w14:textId="7E2C83F1">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...4 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="19CF540D" w:rsidR="000771FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>The mild steel has anti-graffiti properties.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="000000A4" w14:textId="77777777" w:rsidR="004D7CA0" w:rsidRDefault="000771FD" w:rsidP="000E1FE4">
+    <w:p w:rsidR="004D7CA0" w:rsidP="19CF540D" w:rsidRDefault="000771FD" w14:paraId="000000A4" w14:textId="77777777">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
-[...5 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="19CF540D" w:rsidR="000771FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Upon completion Daniel Jones will provide a maintenance plan which will recommend the frequency of the visual inspections.</w:t>
       </w:r>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidRPr="19CF540D" w:rsidR="000771FD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
+          <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="004D7CA0">
       <w:footerReference w:type="default" r:id="rId18"/>
-      <w:pgSz w:w="12240" w:h="15840"/>
+      <w:pgSz w:w="12240" w:h="15840" w:orient="portrait"/>
       <w:pgMar w:top="720" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="499EDFF0" w14:textId="77777777" w:rsidR="003555C2" w:rsidRDefault="003555C2">
+    <w:p w:rsidR="003555C2" w:rsidRDefault="003555C2" w14:paraId="499EDFF0" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="35AE3104" w14:textId="77777777" w:rsidR="003555C2" w:rsidRDefault="003555C2">
+    <w:p w:rsidR="003555C2" w:rsidRDefault="003555C2" w14:paraId="35AE3104" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
@@ -4250,106 +4483,106 @@
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Georgia">
     <w:panose1 w:val="02040502050405020303"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="000000B9" w14:textId="75E05C8D" w:rsidR="004D7CA0" w:rsidRDefault="000771FD">
+  <w:p w:rsidR="004D7CA0" w:rsidRDefault="000771FD" w14:paraId="000000B9" w14:textId="75E05C8D">
     <w:pPr>
       <w:jc w:val="right"/>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
       </w:rPr>
       <w:instrText>PAGE</w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="00353524">
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
         <w:noProof/>
       </w:rPr>
       <w:t>1</w:t>
     </w:r>
     <w:r>
       <w:rPr>
-        <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="39A40838" w14:textId="77777777" w:rsidR="003555C2" w:rsidRDefault="003555C2">
+    <w:p w:rsidR="003555C2" w:rsidRDefault="003555C2" w14:paraId="39A40838" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6BA936A4" w14:textId="77777777" w:rsidR="003555C2" w:rsidRDefault="003555C2">
+    <w:p w:rsidR="003555C2" w:rsidRDefault="003555C2" w14:paraId="6BA936A4" w14:textId="77777777">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="089457AB"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="193435CC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="●"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
@@ -5021,71 +5254,73 @@
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1221331769">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1727485259">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="1230727510">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="168103889">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="1983726969">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="425659461">
     <w:abstractNumId w:val="5"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="110"/>
-  <w:proofState w:spelling="clean"/>
+  <w:proofState w:spelling="clean" w:grammar="dirty"/>
+  <w:trackRevisions w:val="false"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="004D7CA0"/>
+    <w:rsid w:val="00000000"/>
     <w:rsid w:val="000724AA"/>
     <w:rsid w:val="00076CCE"/>
     <w:rsid w:val="000771FD"/>
     <w:rsid w:val="00091595"/>
     <w:rsid w:val="00097CDD"/>
     <w:rsid w:val="000C55BE"/>
     <w:rsid w:val="000C7473"/>
     <w:rsid w:val="000E1FE4"/>
     <w:rsid w:val="00160D56"/>
     <w:rsid w:val="00161645"/>
     <w:rsid w:val="001643C1"/>
     <w:rsid w:val="0019152D"/>
     <w:rsid w:val="001C75C9"/>
     <w:rsid w:val="001F4DBA"/>
     <w:rsid w:val="00210681"/>
     <w:rsid w:val="002151B6"/>
     <w:rsid w:val="00234989"/>
     <w:rsid w:val="00277B82"/>
     <w:rsid w:val="00282C00"/>
     <w:rsid w:val="002B0B5F"/>
     <w:rsid w:val="002C34C3"/>
     <w:rsid w:val="002C7D05"/>
     <w:rsid w:val="00304746"/>
     <w:rsid w:val="00311808"/>
     <w:rsid w:val="00317A99"/>
@@ -5155,163 +5390,164 @@
     <w:rsid w:val="00D15AE9"/>
     <w:rsid w:val="00D36C5C"/>
     <w:rsid w:val="00D47AAF"/>
     <w:rsid w:val="00D47BE6"/>
     <w:rsid w:val="00D63E55"/>
     <w:rsid w:val="00D73CD2"/>
     <w:rsid w:val="00DF4BB0"/>
     <w:rsid w:val="00E01005"/>
     <w:rsid w:val="00E0185A"/>
     <w:rsid w:val="00E12D62"/>
     <w:rsid w:val="00E85825"/>
     <w:rsid w:val="00EB00B5"/>
     <w:rsid w:val="00EC0D6B"/>
     <w:rsid w:val="00EC43B8"/>
     <w:rsid w:val="00ED23A9"/>
     <w:rsid w:val="00ED687C"/>
     <w:rsid w:val="00ED7C95"/>
     <w:rsid w:val="00EE2CC1"/>
     <w:rsid w:val="00F11890"/>
     <w:rsid w:val="00F33800"/>
     <w:rsid w:val="00F566A2"/>
     <w:rsid w:val="00F62ED2"/>
     <w:rsid w:val="00F778F5"/>
     <w:rsid w:val="00F819C8"/>
     <w:rsid w:val="00FF7E86"/>
+    <w:rsid w:val="19CF540D"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-GB" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="0A668CD6"/>
   <w15:docId w15:val="{45B67FEC-A708-496B-BA43-297BB0C68D9A}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
-        <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:eastAsia="Calibri" w:cs="Calibri"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en" w:eastAsia="en-GB" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
-    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
-[...6 lines deleted...]
-    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:uiPriority="9" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
-[...7 lines deleted...]
-    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="caption" w:uiPriority="35" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:uiPriority="1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -5467,52 +5703,52 @@
     <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
     <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
     <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
     <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
     <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
     <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
-    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:uiPriority="37" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:semiHidden="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
     <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
     <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
     <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
     <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
     <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
     <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
     <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
     <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
     <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
     <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
     <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
     <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
     <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
@@ -5579,69 +5815,69 @@
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+  <w:style w:type="paragraph" w:styleId="Normal" w:default="1">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="480" w:after="120"/>
       <w:jc w:val="both"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="Arial" w:cs="Arial"/>
       <w:b/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading2">
     <w:name w:val="heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:sz w:val="36"/>
       <w:szCs w:val="36"/>
     </w:rPr>
   </w:style>
@@ -5701,163 +5937,163 @@
     </w:pPr>
     <w:rPr>
       <w:b/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading6">
     <w:name w:val="heading 6"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="9"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="200" w:after="40"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
+  <w:style w:type="character" w:styleId="DefaultParagraphFont" w:default="1">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+  <w:style w:type="table" w:styleId="TableNormal" w:default="1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
+  <w:style w:type="numbering" w:styleId="NoList" w:default="1">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Title">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="10"/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="480" w:after="120"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:sz w:val="72"/>
       <w:szCs w:val="72"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Subtitle">
     <w:name w:val="Subtitle"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:uiPriority w:val="11"/>
     <w:qFormat/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="360" w:after="80"/>
     </w:pPr>
     <w:rPr>
-      <w:rFonts w:ascii="Georgia" w:eastAsia="Georgia" w:hAnsi="Georgia" w:cs="Georgia"/>
+      <w:rFonts w:ascii="Georgia" w:hAnsi="Georgia" w:eastAsia="Georgia" w:cs="Georgia"/>
       <w:i/>
       <w:color w:val="666666"/>
       <w:sz w:val="48"/>
       <w:szCs w:val="48"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="CommentText">
     <w:name w:val="annotation text"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="CommentTextChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
+  <w:style w:type="character" w:styleId="CommentTextChar" w:customStyle="1">
     <w:name w:val="Comment Text Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="CommentText"/>
     <w:uiPriority w:val="99"/>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="CommentReference">
     <w:name w:val="annotation reference"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="CommentSubject">
     <w:name w:val="annotation subject"/>
     <w:basedOn w:val="CommentText"/>
     <w:next w:val="CommentText"/>
     <w:link w:val="CommentSubjectChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0067078D"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
+  <w:style w:type="character" w:styleId="CommentSubjectChar" w:customStyle="1">
     <w:name w:val="Comment Subject Char"/>
     <w:basedOn w:val="CommentTextChar"/>
     <w:link w:val="CommentSubject"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="0067078D"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TOC1">
     <w:name w:val="toc 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00F84C40"/>
     <w:pPr>
       <w:spacing w:after="100"/>
     </w:pPr>
   </w:style>
@@ -5868,52 +6104,51 @@
     <w:unhideWhenUsed/>
     <w:rsid w:val="00F84C40"/>
     <w:rPr>
       <w:color w:val="0000FF" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="00FF67E7"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image9.png"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.jpg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.jpg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg" Id="rId8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png" Id="rId13" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml" Id="rId18" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" Id="rId3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml" Id="rId21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" Id="rId7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.jpg" Id="rId12" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.png" Id="rId17" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" Id="rId2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image9.png" Id="rId16" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml" Id="rId20" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml" Id="rId1" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" Id="rId6" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png" Id="rId11" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml" Id="rId5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.jpg" Id="rId15" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml" Id="rId23" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.jpg" Id="rId10" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml" Id="rId19" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" Id="rId4" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpg" Id="rId9" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.jpg" Id="rId14" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml" Id="rId22" /></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -6577,83 +6812,61 @@
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{11111111-1234-1234-1234-123412341234}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://customooxmlschemas.google.com/"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/relationships"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2FE0EF50-6324-4DB1-A645-97AFE198EFEB}"/>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7DAD47B5-9C97-4BDE-B64A-26855A540A80}"/>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{483E9574-5F3B-41BE-BBE0-D20027CF3737}"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
-<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-[...31 lines deleted...]
-</Properties>
+<ap:Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes" xmlns:ap="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
+  <ap:Template>Normal</ap:Template>
+  <ap:Application>Microsoft Word for the web</ap:Application>
+  <ap:DocSecurity>0</ap:DocSecurity>
+  <ap:ScaleCrop>false</ap:ScaleCrop>
+  <ap:Company/>
+  <ap:SharedDoc>false</ap:SharedDoc>
+  <ap:HyperlinksChanged>false</ap:HyperlinksChanged>
+  <ap:AppVersion>16.0000</ap:AppVersion>
+  <ap:LinksUpToDate>false</ap:LinksUpToDate>
+</ap:Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
-<cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+<coreProperties xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties">
   <dc:creator>Brough , Suzanne (ECONOMIC REGENERATION PROJECT MANAGER)</dc:creator>
-  <cp:lastModifiedBy></cp:lastModifiedBy>
-  <cp:revision></cp:revision>
+  <lastModifiedBy>Duffield , Jessica (SENIOR PLANNING OFFICER)</lastModifiedBy>
+  <revision>91</revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-</cp:coreProperties>
+</coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x01010084F35F844C555749A4A584284E5541DC</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="docLang">
     <vt:lpwstr>en</vt:lpwstr>
   </property>
 </Properties>
 </file>