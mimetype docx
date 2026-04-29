--- v0 (2025-10-22)
+++ v1 (2026-04-29)
@@ -8964,52 +8964,52 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010084F35F844C555749A4A584284E5541DC" ma:contentTypeVersion="40" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="9d3d154377996b056c2aa30ea70b967a">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="http://schemas.microsoft.com/sharepoint.v3" xmlns:ns3="f4edfb27-fdcf-4944-9520-fd54d4f1d725" xmlns:ns4="0cd06ba8-3d0c-4461-b1b9-cc99cc46e70a" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="63f38bda1f8d1f26cbf50c2a4df9d1c0" ns2:_="" ns3:_="" ns4:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010084F35F844C555749A4A584284E5541DC" ma:contentTypeVersion="40" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="9f8c8a48736313b6d2684906ad4f928f">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="http://schemas.microsoft.com/sharepoint.v3" xmlns:ns3="f4edfb27-fdcf-4944-9520-fd54d4f1d725" xmlns:ns4="0cd06ba8-3d0c-4461-b1b9-cc99cc46e70a" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="9c536e181234c9d3f1eaed877eda6679" ns2:_="" ns3:_="" ns4:_="">
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint.v3"/>
     <xsd:import namespace="f4edfb27-fdcf-4944-9520-fd54d4f1d725"/>
     <xsd:import namespace="0cd06ba8-3d0c-4461-b1b9-cc99cc46e70a"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:CategoryDescription" minOccurs="0"/>
                 <xsd:element ref="ns3:Public" minOccurs="0"/>
                 <xsd:element ref="ns3:FileType1" minOccurs="0"/>
                 <xsd:element ref="ns4:_Flow_SignoffStatus" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns4:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns4:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns4:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns4:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns4:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns4:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns4:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns4:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns4:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns4:MediaServiceLocation" minOccurs="0"/>
@@ -9313,51 +9313,51 @@
 
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="0cd06ba8-3d0c-4461-b1b9-cc99cc46e70a">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <FileType1 xmlns="f4edfb27-fdcf-4944-9520-fd54d4f1d725">Appeal</FileType1>
     <TaxCatchAll xmlns="f4edfb27-fdcf-4944-9520-fd54d4f1d725" xsi:nil="true"/>
     <_Flow_SignoffStatus xmlns="0cd06ba8-3d0c-4461-b1b9-cc99cc46e70a" xsi:nil="true"/>
     <CategoryDescription xmlns="http://schemas.microsoft.com/sharepoint.v3" xsi:nil="true"/>
     <Public xmlns="f4edfb27-fdcf-4944-9520-fd54d4f1d725">true</Public>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{160C3907-9A1D-4CD3-8F8A-7FCE1187AEEC}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BD03FFDA-31D2-4B46-B567-19D46EEA3D6E}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{68C5DAD0-3CEB-4A28-AE2A-BD41CBC7BC84}"/>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{20D10C68-E14E-47EE-A270-369CCEB5D523}"/>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9D19C4FA-0D61-4E93-A77E-5B5E3607EA9C}"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>11</Pages>
   <Words>3126</Words>
   <Characters>17820</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>148</Lines>
   <Paragraphs>41</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>