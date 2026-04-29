--- v0 (2025-10-22)
+++ v1 (2026-04-29)
@@ -7170,52 +7170,52 @@
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="0cd06ba8-3d0c-4461-b1b9-cc99cc46e70a">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <FileType1 xmlns="f4edfb27-fdcf-4944-9520-fd54d4f1d725">Appeal</FileType1>
     <TaxCatchAll xmlns="f4edfb27-fdcf-4944-9520-fd54d4f1d725" xsi:nil="true"/>
     <_Flow_SignoffStatus xmlns="0cd06ba8-3d0c-4461-b1b9-cc99cc46e70a" xsi:nil="true"/>
     <CategoryDescription xmlns="http://schemas.microsoft.com/sharepoint.v3" xsi:nil="true"/>
     <Public xmlns="f4edfb27-fdcf-4944-9520-fd54d4f1d725">true</Public>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010084F35F844C555749A4A584284E5541DC" ma:contentTypeVersion="40" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="9d3d154377996b056c2aa30ea70b967a">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="http://schemas.microsoft.com/sharepoint.v3" xmlns:ns3="f4edfb27-fdcf-4944-9520-fd54d4f1d725" xmlns:ns4="0cd06ba8-3d0c-4461-b1b9-cc99cc46e70a" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="63f38bda1f8d1f26cbf50c2a4df9d1c0" ns2:_="" ns3:_="" ns4:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010084F35F844C555749A4A584284E5541DC" ma:contentTypeVersion="40" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="9f8c8a48736313b6d2684906ad4f928f">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="http://schemas.microsoft.com/sharepoint.v3" xmlns:ns3="f4edfb27-fdcf-4944-9520-fd54d4f1d725" xmlns:ns4="0cd06ba8-3d0c-4461-b1b9-cc99cc46e70a" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="9c536e181234c9d3f1eaed877eda6679" ns2:_="" ns3:_="" ns4:_="">
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint.v3"/>
     <xsd:import namespace="f4edfb27-fdcf-4944-9520-fd54d4f1d725"/>
     <xsd:import namespace="0cd06ba8-3d0c-4461-b1b9-cc99cc46e70a"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:CategoryDescription" minOccurs="0"/>
                 <xsd:element ref="ns3:Public" minOccurs="0"/>
                 <xsd:element ref="ns3:FileType1" minOccurs="0"/>
                 <xsd:element ref="ns4:_Flow_SignoffStatus" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns4:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns4:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns4:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns4:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns4:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns4:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns4:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns4:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns4:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns4:MediaServiceLocation" minOccurs="0"/>
@@ -7507,51 +7507,51 @@
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3E0C0AD0-2440-4A3D-8E06-42F0E863A465}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint.v3"/>
     <ds:schemaRef ds:uri="0113b9af-d84c-442d-8bb8-fe2e24be7fa4"/>
     <ds:schemaRef ds:uri="420c097e-b5d6-416d-8e9e-9ac409caee2c"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FD08A7AD-B479-4936-91DD-A605FB4A325D}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E7558561-3FCE-4FB9-A7A5-817A89B8E12C}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{61CC12F1-4E6E-4EFE-AEB9-E4B835C5D56E}"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
   <Words>1181</Words>
   <Characters>6738</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>56</Lines>
   <Paragraphs>15</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>