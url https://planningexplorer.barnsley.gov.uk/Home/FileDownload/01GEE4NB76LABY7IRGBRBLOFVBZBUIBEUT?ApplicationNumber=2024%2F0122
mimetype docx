--- v1 (2026-04-29)
+++ v2 (2026-06-27)
@@ -7599,27 +7599,30 @@
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x01010084F35F844C555749A4A584284E5541DC</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="_dlc_DocIdItemGuid">
     <vt:lpwstr>e5e9c60c-28e9-4f41-bf7e-ee41bd43c68c</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="Order">
     <vt:r8>4595000</vt:r8>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="URL">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="docLang">
+    <vt:lpwstr>en</vt:lpwstr>
+  </property>
 </Properties>
 </file>