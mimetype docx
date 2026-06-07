--- v0 (2026-04-20)
+++ v1 (2026-06-07)
@@ -1653,51 +1653,51 @@
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="0cd06ba8-3d0c-4461-b1b9-cc99cc46e70a">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
-    <FileType1 xmlns="f4edfb27-fdcf-4944-9520-fd54d4f1d725">Supporting Documentation</FileType1>
+    <FileType1 xmlns="f4edfb27-fdcf-4944-9520-fd54d4f1d725">Superseded Documentation</FileType1>
     <TaxCatchAll xmlns="f4edfb27-fdcf-4944-9520-fd54d4f1d725" xsi:nil="true"/>
     <_Flow_SignoffStatus xmlns="0cd06ba8-3d0c-4461-b1b9-cc99cc46e70a" xsi:nil="true"/>
     <CategoryDescription xmlns="http://schemas.microsoft.com/sharepoint.v3" xsi:nil="true"/>
     <Public xmlns="f4edfb27-fdcf-4944-9520-fd54d4f1d725">true</Public>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010084F35F844C555749A4A584284E5541DC" ma:contentTypeVersion="40" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="9f8c8a48736313b6d2684906ad4f928f">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="http://schemas.microsoft.com/sharepoint.v3" xmlns:ns3="f4edfb27-fdcf-4944-9520-fd54d4f1d725" xmlns:ns4="0cd06ba8-3d0c-4461-b1b9-cc99cc46e70a" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="9c536e181234c9d3f1eaed877eda6679" ns2:_="" ns3:_="" ns4:_="">
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint.v3"/>
     <xsd:import namespace="f4edfb27-fdcf-4944-9520-fd54d4f1d725"/>
     <xsd:import namespace="0cd06ba8-3d0c-4461-b1b9-cc99cc46e70a"/>
     <xsd:element name="properties">
       <xsd:complexType>