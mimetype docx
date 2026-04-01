--- v0 (2025-11-03)
+++ v1 (2026-04-01)
@@ -4350,81 +4350,82 @@
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="0cd06ba8-3d0c-4461-b1b9-cc99cc46e70a">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <TaxCatchAll xmlns="f4edfb27-fdcf-4944-9520-fd54d4f1d725" xsi:nil="true"/>
     <FileType1 xmlns="f4edfb27-fdcf-4944-9520-fd54d4f1d725">Supporting Documentation</FileType1>
     <_Flow_SignoffStatus xmlns="0cd06ba8-3d0c-4461-b1b9-cc99cc46e70a" xsi:nil="true"/>
     <CategoryDescription xmlns="http://schemas.microsoft.com/sharepoint.v3" xsi:nil="true"/>
     <Public xmlns="f4edfb27-fdcf-4944-9520-fd54d4f1d725">true</Public>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010084F35F844C555749A4A584284E5541DC" ma:contentTypeVersion="39" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="048494ee216e6eef5b9c6aa653288c5d">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="http://schemas.microsoft.com/sharepoint.v3" xmlns:ns3="f4edfb27-fdcf-4944-9520-fd54d4f1d725" xmlns:ns4="0cd06ba8-3d0c-4461-b1b9-cc99cc46e70a" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="487d1e0912b53e69f51fe18c5453b4f1" ns2:_="" ns3:_="" ns4:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010084F35F844C555749A4A584284E5541DC" ma:contentTypeVersion="40" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="9f8c8a48736313b6d2684906ad4f928f">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="http://schemas.microsoft.com/sharepoint.v3" xmlns:ns3="f4edfb27-fdcf-4944-9520-fd54d4f1d725" xmlns:ns4="0cd06ba8-3d0c-4461-b1b9-cc99cc46e70a" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="9c536e181234c9d3f1eaed877eda6679" ns2:_="" ns3:_="" ns4:_="">
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint.v3"/>
     <xsd:import namespace="f4edfb27-fdcf-4944-9520-fd54d4f1d725"/>
     <xsd:import namespace="0cd06ba8-3d0c-4461-b1b9-cc99cc46e70a"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:CategoryDescription" minOccurs="0"/>
                 <xsd:element ref="ns3:Public" minOccurs="0"/>
                 <xsd:element ref="ns3:FileType1" minOccurs="0"/>
                 <xsd:element ref="ns4:_Flow_SignoffStatus" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns4:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns4:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns4:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns4:MediaServiceAutoTags" minOccurs="0"/>
                 <xsd:element ref="ns4:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns4:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns4:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns4:MediaServiceAutoKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns4:MediaServiceKeyPoints" minOccurs="0"/>
                 <xsd:element ref="ns4:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns4:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns4:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns4:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns4:MediaServiceSearchProperties" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="http://schemas.microsoft.com/sharepoint.v3" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="CategoryDescription" ma:index="1" nillable="true" ma:displayName="Description" ma:internalName="CategoryDescription" ma:readOnly="false">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="f4edfb27-fdcf-4944-9520-fd54d4f1d725" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="Public" ma:index="2" nillable="true" ma:displayName="Public" ma:default="0" ma:internalName="Public" ma:readOnly="false">
       <xsd:simpleType>
         <xsd:restriction base="dms:Boolean"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="FileType1" ma:index="4" nillable="true" ma:displayName="FileType" ma:format="Dropdown" ma:internalName="FileType1" ma:readOnly="false">
@@ -4560,50 +4561,55 @@
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceLocation" ma:index="22" nillable="true" ma:displayName="Location" ma:hidden="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaLengthInSeconds" ma:index="24" nillable="true" ma:displayName="Length (seconds)" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Unknown"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="26" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Image Tags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="bea54bfa-c754-41e3-b0e3-5b6fcaa02631" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
     <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="28" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:description="" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="29" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
     <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
     <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
     <xsd:element name="coreProperties" type="CT_coreProperties"/>
     <xsd:complexType name="CT_coreProperties">
       <xsd:all>
         <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:displayName="Content Type"/>
         <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="3" ma:displayName="Title"/>
         <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
         <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
         <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
         <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
           <xsd:annotation>
             <xsd:documentation>
                         This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
                     </xsd:documentation>
           </xsd:annotation>
         </xsd:element>
@@ -4680,51 +4686,51 @@
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F46E8681-0991-46B5-90D0-5B782407DB52}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="37f5831f-c5dd-4578-bbea-d877e9910b1b"/>
     <ds:schemaRef ds:uri="c1fe3e73-8905-49b4-a677-c2ee68ffffa0"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{237232A2-9618-4302-BC75-809BAC7BC7E2}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B78028EF-BDE6-4073-9292-D79C58C77AB5}"/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E59AB422-F3C2-4A3C-B3C1-9C1901EBDC3A}"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>19</Pages>
   <Words>3747</Words>
   <Characters>21364</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>178</Lines>
   <Paragraphs>50</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>25061</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">