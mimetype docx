--- v0 (2026-04-04)
+++ v1 (2026-07-28)
@@ -1733,51 +1733,51 @@
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="0cd06ba8-3d0c-4461-b1b9-cc99cc46e70a">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
-    <FileType1 xmlns="f4edfb27-fdcf-4944-9520-fd54d4f1d725">Plans</FileType1>
+    <FileType1 xmlns="f4edfb27-fdcf-4944-9520-fd54d4f1d725">Superseded Documentation</FileType1>
     <TaxCatchAll xmlns="f4edfb27-fdcf-4944-9520-fd54d4f1d725" xsi:nil="true"/>
     <_Flow_SignoffStatus xmlns="0cd06ba8-3d0c-4461-b1b9-cc99cc46e70a" xsi:nil="true"/>
     <CategoryDescription xmlns="http://schemas.microsoft.com/sharepoint.v3">10/12/2025</CategoryDescription>
     <Public xmlns="f4edfb27-fdcf-4944-9520-fd54d4f1d725">true</Public>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{79F52792-1A67-4780-A3C5-DD89F9284B31}"/>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{02DF9DE9-ABA9-4505-A703-11A0DCB90D12}"/>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{00CEF909-6437-4218-895E-E5E68D730E7A}"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>