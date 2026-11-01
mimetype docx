--- v0 (2026-07-29)
+++ v1 (2026-11-01)
@@ -5004,27 +5004,30 @@
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="InternalTags">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="ContentTypeId">
     <vt:lpwstr>0x01010084F35F844C555749A4A584284E5541DC</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="FeatureTags">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="LocalizationTags">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="CampaignTags">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="ScenarioTags">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="10" name="docLang">
+    <vt:lpwstr>en</vt:lpwstr>
+  </property>
 </Properties>
 </file>